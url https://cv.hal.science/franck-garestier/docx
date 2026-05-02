--- v0 (2026-03-14)
+++ v1 (2026-05-02)
@@ -2952,273 +2952,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Satellite Observation Of Thermokarst Lakes - From Periglacial History To Assessment Of Ecosystem Service</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+                <w:t xml:space="preserve">Coastal change in a warming Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Rubensdotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungsik Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Garestier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ESA Living Planet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Svalbard Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441437v1</w:t>
+                <w:t xml:space="preserve">hal-02441434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal change in a warming Arctic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kyungsik Choi</w:t>
+                <w:t xml:space="preserve">Multi-Satellite Observation Of Thermokarst Lakes - From Periglacial History To Assessment Of Ecosystem Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zakharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Kouraev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Garestier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Desyatkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Svalbard Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Proceedings of the ESA Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441434v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric D-InSAR for Detection of the Processes Affecting the Ground of the Periglacial Environment</w:t>
               </w:r>
@@ -5085,394 +5085,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological regime of Siberian wetlands from satellite and in-situ observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ground movement estimation in Yakutia using Dual-Pol InSAR TerraSAR-X data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Garestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. N.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.A Zakharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kouraev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Desyatkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSPCC 2014 - Fourth International Field Symposium WEST SIBERIAN PEATLANDS AND CARBON CYCLE: PAST AND PRESENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Novossibirsk, France</w:t>
+              <w:t xml:space="preserve">Fourth International Field Symposium "West Siberian Peatlands And Carbon Cycle : Past And Present" (WSPCC-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713183v1</w:t>
+                <w:t xml:space="preserve">hal-01705682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost investigation in Central Siberia (Yakutia) using X-Band Dual-Pol InSAR data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrological regime of Siberian wetlands from satellite and in-situ observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Zakharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Kouraev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Garestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">WSPCC 2014 - Fourth International Field Symposium WEST SIBERIAN PEATLANDS AND CARBON CYCLE: PAST AND PRESENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Novossibirsk, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705673v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground movement estimation in Yakutia using Dual-Pol InSAR TerraSAR-X data</w:t>
+                <w:t xml:space="preserve">Permafrost investigation in Central Siberia (Yakutia) using X-Band Dual-Pol InSAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Garestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Kouraev</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zakharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Kouraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Desyatkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Guillaso</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Field Symposium "West Siberian Peatlands And Carbon Cycle : Past And Present" (WSPCC-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Novosibirsk, Russia</w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705682v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrology of permafrost-affected Siberian wetlands from satellite and in-situ observations</w:t>
               </w:r>
@@ -6039,256 +6039,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The specificity of P band PolInsar data over vegetation</w:t>
+                <w:t xml:space="preserve">Forest parameter retrieval from P band data: polarimetry and polarimetric interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Souyris</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Garestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Champion</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry (POLinSAR 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. 8 p</w:t>
+              <w:t xml:space="preserve">13. Simpósio Brasileiro de Sensoriamento Remoto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Florianópolis, Brazil. 50 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823519v1</w:t>
+                <w:t xml:space="preserve">hal-02818477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest parameter retrieval from P band data: polarimetry and polarimetric interferometry</w:t>
+                <w:t xml:space="preserve">The specificity of P band PolInsar data over vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angelliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Garestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Simpósio Brasileiro de Sensoriamento Remoto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Florianópolis, Brazil. 50 pl</w:t>
+              <w:t xml:space="preserve">3. International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry (POLinSAR 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818477v1</w:t>
+                <w:t xml:space="preserve">hal-02823519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of forest modelling for height estimation using P-band Pol-InSAR data</w:t>
               </w:r>
@@ -7093,396 +7093,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy-Alpha Analysis using Automatic Pre-Segmentation procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polar and PolInSAR analysis of pine forest at L and P band on high resolution data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Garestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium, IGARSS'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Séoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Morio</w:t>
-[...47 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2005.1525305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079492v1</w:t>
+                <w:t xml:space="preserve">hal-02762430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Repeat-Pass Interferometric Airborne UHF SAR Data Acquisition and Calibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entropy-Alpha Analysis using Automatic Pre-Segmentation procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Garestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Frascati, Italy</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713705v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar and PolInSAR analysis of pine forest at L and P band on high resolution data</w:t>
+                <w:t xml:space="preserve">Polarimetric Repeat-Pass Interferometric Airborne UHF SAR Data Acquisition and Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Garestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cantalloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium, IGARSS'05</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">POLINSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Frascati, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762430v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest parameter retrieval from SAR data at L and P band: Polarimetry and PolInsar</w:t>
               </w:r>
@@ -7749,51 +7749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cantalloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Frascati, Italy</w:t>
@@ -8185,51 +8185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cantalloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Garestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9033,51 +9033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Shinta Devi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Garestier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hosseini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2025.3570030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kouraev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Desyatkin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ebadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Maghsoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12524-019-00972-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12297" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kouraev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillaso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Desyatkin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poullain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bretel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2510337" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monfort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2365853" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markes Johnson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EARSCIREV.2014.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Champion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPMC2GSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2046669" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2032538" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2022947" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale C. Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.922032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souyris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angelliaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.919143" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Panagiotis Papathanassiou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.907602" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m07-001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dupuis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Hajnsek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862525" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m04-055" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poblador Claudia Gim&#233;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmid Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corella Juan Pablo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaso St&#233;phane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jensen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hagen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Missana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.D Ottem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubensdotter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reigner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillaso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441437v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441434v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Rubensdotter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungsik Choi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaso Stephane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935166v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei. A. Kouraev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01712392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Zakharova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kouraev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Zakharova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouraev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590481v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desyatkin Roman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590489v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01712408v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049679" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Kirpotin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01712454v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713183v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705673v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A Zakharova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillaso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N.Kirpotin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berge-Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713191v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Zemtsov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poullain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bretel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713580v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823519v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cantalloube" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762430v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1525305" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713698v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papathannassiou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hajnsek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713693v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761958v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711109v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-160-4.50006-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00080832v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Shinta Devi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Garestier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hosseini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2025.3570030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kouraev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Desyatkin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ebadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Maghsoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12524-019-00972-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12297" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kouraev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillaso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Desyatkin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poullain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bretel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2510337" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monfort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2365853" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markes Johnson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EARSCIREV.2014.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Champion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPMC2GSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2046669" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2032538" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2022947" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale C. Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.922032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souyris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angelliaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.919143" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Panagiotis Papathanassiou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.907602" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m07-001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dupuis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Hajnsek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862525" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m04-055" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poblador Claudia Gim&#233;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmid Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corella Juan Pablo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaso St&#233;phane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jensen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hagen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Missana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.D Ottem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubensdotter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reigner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillaso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441434v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Rubensdotter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungsik Choi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441437v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaso Stephane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935166v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei. A. Kouraev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01712392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Zakharova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kouraev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Zakharova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouraev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590481v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desyatkin Roman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590489v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01712408v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049679" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Kirpotin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01712454v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A Zakharova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillaso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N.Kirpotin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berge-Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713191v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Zemtsov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poullain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bretel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713580v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823519v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762430v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1525305" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713705v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cantalloube" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giroux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastore" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713698v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papathannassiou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hajnsek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713693v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761958v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711109v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-160-4.50006-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00080832v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>