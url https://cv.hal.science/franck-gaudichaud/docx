--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -127,243 +127,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les gauches latino-américaines depuis 1945. Éclairages et études de cas</w:t>
+                <w:t xml:space="preserve">Invention(s) de l’« Amérique latine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.23-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281167v1</w:t>
+                <w:t xml:space="preserve">hal-05124458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invention(s) de l’« Amérique latine »</w:t>
+                <w:t xml:space="preserve">Penser les gauches latino-américaines depuis 1945. Éclairages et études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les gauches en Amérique latine, 163, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14jxe⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124458v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« El Dorado » : l’Amérique latine prisonnière de l’extractivisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°112 (2), pp.31-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -397,64 +397,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les démocraties d’Amérique latine face au péril autoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°112 (2), pp.13-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -482,1437 +482,1437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amérique latine : les gouvernements « progressistes » dans leur labyrinthe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Populisme ? Apports et (més)usages d’un concept pour comprendre les gouvernements nationaux-populaires latino-américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, L'Amérique latine en bascule, 115, pp.61-81. </w:t>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rint.2019.1698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ideas.5938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398200v1</w:t>
+                <w:t xml:space="preserve">hal-05116445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acción colectiva y derechos sociales en Chile y América Latina contemporánea. Entrevista a Franck Gaudichaud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Populism? Contributions and (mis)uses of a concept to understand national-Latin American popular governments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabiola Miranda Pérez</w:t>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervención - Revista del Departamento de Trabajo Social de la Universidad Alberto Hurtado</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53689/int.v9i1.75⟩</w:t>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Populismes dans les Amériques, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.5938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398195v1</w:t>
+                <w:t xml:space="preserve">hal-02398196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populism? Contributions and (mis)uses of a concept to understand national-Latin American popular governments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Acción colectiva y derechos sociales en Chile y América Latina contemporánea. Entrevista a Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Posado</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Miranda Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ideas.5938⟩</w:t>
+              <w:t xml:space="preserve">Intervención - Revista del Departamento de Trabajo Social de la Universidad Alberto Hurtado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tensionando y desplazando el cerco de lo posible, 9 (1), pp.124-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53689/int.v9i1.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398196v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populisme ? Apports et (més)usages d’un concept pour comprendre les gouvernements nationaux-populaires latino-américains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Amérique latine : les gouvernements « progressistes » dans leur labyrinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'Amérique latine en bascule, 115, pp.61-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rint.2019.1698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ideas.5938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05116445v1</w:t>
+                <w:t xml:space="preserve">hal-02398200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿La democratización en contra de los trabajadores? La CUT, el movimiento sindical y el dilema de la transición pactada en Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La fable refondatrice du Chili actuel. Présentisme, fragmentation néolibérale et esthétique narrative dans les ‘franjas electorales’ du Plébiscite de 1988</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastián Osorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le Chili entre le Oui et le Non. Histoire et réprésentations du plébiscite de 1988, XV, pp.91-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927573v1</w:t>
+                <w:t xml:space="preserve">hal-01928720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fable refondatrice du Chili actuel. Présentisme, fragmentation néolibérale et esthétique narrative dans les ‘franjas electorales’ du Plébiscite de 1988</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Faure</w:t>
+                <w:t xml:space="preserve">¿La democratización en contra de los trabajadores? La CUT, el movimiento sindical y el dilema de la transición pactada en Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Osorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.4763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928720v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflictividad laboral y politización en los procesos de trabajo. Una propuesta teórica para el análisis de la trayectoria reciente del movimiento sindical chileno</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Du néolibéralisme chilien et ses diverses déclinaisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pablo Seguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Questions du temps présent, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, Questions du temps présent</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927578v1</w:t>
+                <w:t xml:space="preserve">hal-01927575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Syndicats et gouvernements latino-américains : une réinstitutionnalisation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conflictividad laboral y politización en los procesos de trabajo. Una propuesta teórica para el análisis de la trayectoria reciente del movimiento sindical chileno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Posado</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Urrutia F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Campusano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Seguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cal.8347⟩</w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Questions du temps présent, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.70626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926973v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflictividad laboral y politización. Una aproximación a las orientaciones políticas del sindicalismo en el “neoliberalismo maduro”, 1989-2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Syndicats et gouvernements latino-américains : une réinstitutionnalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pablo Seguel</w:t>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.70639⟩</w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.17 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.8347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927580v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pensando las fisuras del neoliberalismo `maduro´. Trabajo, sindicalismo y nuevos conflictos de clases en el Chile actual</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conflictividad laboral y politización. Una aproximación a las orientaciones políticas del sindicalismo en el “neoliberalismo maduro”, 1989-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Campusano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Seguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Theomai</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Questions du temps présent, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.70639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927585v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du néolibéralisme chilien et ses diverses déclinaisons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pensando las fisuras del neoliberalismo `maduro´. Trabajo, sindicalismo y nuevos conflictos de clases en el Chile actual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Questions du temps présent</w:t>
+              <w:t xml:space="preserve">Revista Theomai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La conflictividad contemporánea y sus problemáticas (36)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927575v1</w:t>
+                <w:t xml:space="preserve">hal-01927585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chili : mouvements sociaux, crise politique et processus constituant (entretien)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ressources minières, « extractivisme » et développement en Amérique latine : perspectives critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Grez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ressources minières dans les Amériques : Mutations d’un continent, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.1684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928741v1</w:t>
+                <w:t xml:space="preserve">hal-01927588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fim de ciclo na América do Sul? Movimentos populares, governos “progressistas” e alternativas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chili : mouvements sociaux, crise politique et processus constituant (entretien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Grez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lutas Sociais </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (36), pp.52-65</w:t>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dossier Tournant à gauche en Amérique Latine : fin de cycle ?, 107, pp.143-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928595v1</w:t>
+                <w:t xml:space="preserve">hal-01928741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources minières, « extractivisme » et développement en Amérique latine : perspectives critiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fim de ciclo na América do Sul? Movimentos populares, governos “progressistas” e alternativas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lutas Sociais </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (36), pp.52-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ideas.1684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01927588v1</w:t>
+                <w:t xml:space="preserve">hal-01928595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vía chilena al neoliberalismo. Miradas cruzadas sobre un país laboratorio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Voix du pouvoir populaire, voix des institutions: la gauche chilienne face aux ‘hoquets du temps brisé’ du gouvernement Allende (1970-1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Divergencia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (6), pp.13-28</w:t>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mouvements sociaux et effervescences révolutionnaires dans le Cône Sud (1964-1976), http://www.neolatines.com/slnl/wp-content/uploads/Colloque-Grenoble-5.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928615v1</w:t>
+                <w:t xml:space="preserve">hal-01928642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voix du pouvoir populaire, voix des institutions: la gauche chilienne face aux ‘hoquets du temps brisé’ du gouvernement Allende (1970-1973)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La vía chilena al neoliberalismo. Miradas cruzadas sobre un país laboratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Mouvements sociaux et effervescences révolutionnaires dans le Cône Sud (1964-1976), http://www.neolatines.com/slnl/wp-content/uploads/Colloque-Grenoble-5.pdf</w:t>
+              <w:t xml:space="preserve">Divergencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (6), pp.13-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928642v1</w:t>
+                <w:t xml:space="preserve">hal-01928615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’État chilien se proposait de construire la démocratie économique. Nationalisations, Aire de propriété sociale et système de participation des salariés durant l'Unité populaire (1970-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Construction de l'État-Nation et développement économique et social au Chili (1811-1976), 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1937,51 +1937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids de la défaite. Retour sur les origines de l’exil politique chilien (1970-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1305, pp.9 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2028,51 +2028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant propos &amp;quot;Les voies incertaines de la démocratisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Delgado Larios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2110,51 +2110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chili : un passé trop vite passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2179,51 +2179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paysages de la vérité » du Chili durant l’Unité populaire (1970-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51-52, pp.171 - 184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2257,51 +2257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ombre du Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2380,51 +2380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalisme, conflictualité et action directe dans les Amériques et en Europe, de la fin du XIXe siècle aux années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Santalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Harter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,64 +2477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernements progressistes en Amérique latine (1998-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. Presses universitaires de Rennes; Publié avec le soutien du CRESPPA, du ILCEA4 et de l’université Grenoble-Alpes, 2021, 978-2-7535-8048-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.142980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2561,51 +2561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los gobiernos progresistas latinoamericanos del siglo XXI. Ensayos de interpretación histórica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffery R. Webber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,77 +2658,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chili actuel : gouverner et résister dans une société néolibérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Miranda Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Cosette Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,51 +2781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las fisuras del neoliberalismo maduro chileno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLACSO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Becas de investigación, 978-987-722-142-8</w:t>
             </w:r>
           </w:p>
@@ -2852,51 +2852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chili 1970-1973. Mille jours qui ébranlèrent le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Des Amériques, 9782753552777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
@@ -2964,64 +2964,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicats et corporations en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique de l’Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.499-541, 2023, 9782802773115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3059,51 +3059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comuna da Terra. La commune du 17 avril au Brésil »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Terrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3190,51 +3190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies incertaines de la démocratisation, numéro 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Delgado Larios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3284,51 +3284,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dynamique du mouvement social urbain chilien : &amp;quot; pouvoir populaire &amp;quot; et Cordons industriels durant le gouvernement de Salvador Allende (1970-73)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Paris VIII Vincennes-Saint Denis, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3387,51 +3387,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements sociaux, syndicalisme et champ politique au Chili et en Amérique Latine (XX° - XXI° siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Rennes 2; Ecole doctorale « Sociétés, Temps, Territoires » (STT - ED 60), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3618,51 +3618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281167v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gaudichaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jxe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2019.1698" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398195v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Miranda P&#233;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/int.v9i1.75" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.5938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Osorio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4763" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Urrutia F." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Campusano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Seguel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70626" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8347" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Urrutia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Grez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928595v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1684" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2707" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Delgado Larios" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.473" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santalena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Harter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos Ram&#237;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26448/ae9789566095750.61" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.142980" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery R. Webber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Modonesi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libros.unam.mx/los-gobiernos-progresistas-latinoamericanos-del-siglo-xxi-ensayos-de-interpretacion-historica-9786073017695-libro.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cosette Godoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Jara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52281" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clacso.org.ar/libreria-latinoamericana/contador/sumar_pdf.php?id_libro=1053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/42504" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42504" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926141v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bajard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terri&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00788830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02112992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124458v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gaudichaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jxe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.5938" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Miranda P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/int.v9i1.75" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2019.1698" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928720v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Osorio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4763" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927578v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Urrutia F." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Campusano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Seguel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70626" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8347" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Urrutia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70639" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1684" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Grez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2707" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Delgado Larios" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.473" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santalena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Harter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos Ram&#237;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26448/ae9789566095750.61" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.142980" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery R. Webber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Modonesi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libros.unam.mx/los-gobiernos-progresistas-latinoamericanos-del-siglo-xxi-ensayos-de-interpretacion-historica-9786073017695-libro.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cosette Godoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Jara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52281" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clacso.org.ar/libreria-latinoamericana/contador/sumar_pdf.php?id_libro=1053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/42504" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42504" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926141v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bajard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terri&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00788830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02112992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>