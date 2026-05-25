--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -482,378 +482,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populisme ? Apports et (més)usages d’un concept pour comprendre les gouvernements nationaux-populaires latino-américains</w:t>
+                <w:t xml:space="preserve">Populism? Contributions and (mis)uses of a concept to understand national-Latin American popular governments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14, </w:t>
+              <w:t xml:space="preserve">, 2019, Populismes dans les Amériques, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.5938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116445v1</w:t>
+                <w:t xml:space="preserve">hal-02398196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populism? Contributions and (mis)uses of a concept to understand national-Latin American popular governments</w:t>
+                <w:t xml:space="preserve">Amérique latine : les gouvernements « progressistes » dans leur labyrinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ideas.5938⟩</w:t>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'Amérique latine en bascule, 115, pp.61-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rint.2019.1698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398196v1</w:t>
+                <w:t xml:space="preserve">hal-02398200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acción colectiva y derechos sociales en Chile y América Latina contemporánea. Entrevista a Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Miranda Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervención - Revista del Departamento de Trabajo Social de la Universidad Alberto Hurtado</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tensionando y desplazando el cerco de lo posible, 9 (1), pp.124-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53689/int.v9i1.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amérique latine : les gouvernements « progressistes » dans leur labyrinthe</w:t>
+                <w:t xml:space="preserve">Populisme ? Apports et (més)usages d’un concept pour comprendre les gouvernements nationaux-populaires latino-américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.5938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rint.2019.1698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02398200v1</w:t>
+                <w:t xml:space="preserve">hal-05116445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fable refondatrice du Chili actuel. Présentisme, fragmentation néolibérale et esthétique narrative dans les ‘franjas electorales’ du Plébiscite de 1988</w:t>
               </w:r>
@@ -1006,516 +1006,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du néolibéralisme chilien et ses diverses déclinaisons</w:t>
+                <w:t xml:space="preserve">Conflictividad laboral y politización en los procesos de trabajo. Una propuesta teórica para el análisis de la trayectoria reciente del movimiento sindical chileno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Urrutia F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Campusano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Seguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Questions du temps présent</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Questions du temps présent, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.70626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927575v1</w:t>
+                <w:t xml:space="preserve">hal-01927578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflictividad laboral y politización en los procesos de trabajo. Una propuesta teórica para el análisis de la trayectoria reciente del movimiento sindical chileno</w:t>
+                <w:t xml:space="preserve">Introduction. Syndicats et gouvernements latino-américains : une réinstitutionnalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pablo Seguel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.17 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.8347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.70626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01927578v1</w:t>
+                <w:t xml:space="preserve">hal-01926973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Syndicats et gouvernements latino-américains : une réinstitutionnalisation ?</w:t>
+                <w:t xml:space="preserve">Conflictividad laboral y politización. Una aproximación a las orientaciones políticas del sindicalismo en el “neoliberalismo maduro”, 1989-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Posado</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Campusano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Seguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Questions du temps présent, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.70639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cal.8347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926973v1</w:t>
+                <w:t xml:space="preserve">hal-01927580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflictividad laboral y politización. Una aproximación a las orientaciones políticas del sindicalismo en el “neoliberalismo maduro”, 1989-2015</w:t>
+                <w:t xml:space="preserve">Pensando las fisuras del neoliberalismo `maduro´. Trabajo, sindicalismo y nuevos conflictos de clases en el Chile actual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pablo Seguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Theomai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La conflictividad contemporánea y sus problemáticas (36)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.70639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01927580v1</w:t>
+                <w:t xml:space="preserve">hal-01927585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pensando las fisuras del neoliberalismo `maduro´. Trabajo, sindicalismo y nuevos conflictos de clases en el Chile actual</w:t>
+                <w:t xml:space="preserve">Du néolibéralisme chilien et ses diverses déclinaisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Theomai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, La conflictividad contemporánea y sus problemáticas (36)</w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Questions du temps présent</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927585v1</w:t>
+                <w:t xml:space="preserve">hal-01927575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources minières, « extractivisme » et développement en Amérique latine : perspectives critiques</w:t>
               </w:r>
@@ -2684,51 +2684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Miranda Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Cosette Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,51 +3618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124458v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gaudichaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jxe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.5938" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Miranda P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/int.v9i1.75" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2019.1698" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928720v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Osorio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4763" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927578v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Urrutia F." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Campusano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Seguel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70626" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8347" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Urrutia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70639" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1684" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Grez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2707" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Delgado Larios" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.473" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santalena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Harter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos Ram&#237;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26448/ae9789566095750.61" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.142980" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery R. Webber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Modonesi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libros.unam.mx/los-gobiernos-progresistas-latinoamericanos-del-siglo-xxi-ensayos-de-interpretacion-historica-9786073017695-libro.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cosette Godoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Jara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52281" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clacso.org.ar/libreria-latinoamericana/contador/sumar_pdf.php?id_libro=1053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/42504" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42504" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926141v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bajard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terri&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00788830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02112992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124458v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gaudichaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jxe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.5938" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2019.1698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Miranda P&#233;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/int.v9i1.75" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928720v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Osorio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4763" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Urrutia F." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Campusano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Seguel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70626" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8347" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Urrutia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1684" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Grez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2707" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Delgado Larios" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.473" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santalena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Harter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos Ram&#237;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26448/ae9789566095750.61" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.142980" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery R. Webber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Modonesi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libros.unam.mx/los-gobiernos-progresistas-latinoamericanos-del-siglo-xxi-ensayos-de-interpretacion-historica-9786073017695-libro.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cosette Godoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Jara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52281" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clacso.org.ar/libreria-latinoamericana/contador/sumar_pdf.php?id_libro=1053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/42504" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42504" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926141v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bajard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terri&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00788830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02112992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>