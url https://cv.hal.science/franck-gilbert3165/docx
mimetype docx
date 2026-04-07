--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -404,360 +404,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ oil contamination in young mangroves: biodegradation of petroleum hydrocarbons and effects on the microbial and benthic communities, an experimental study in French Guiana</w:t>
+                <w:t xml:space="preserve">The burrowing and casting dynamics of earthworms are influenced by litter presence as evidenced by repeated scans and a new marker of bioturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Militon</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Michaud</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Sylvi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117285⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.105569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817921v1</w:t>
+                <w:t xml:space="preserve">hal-04670294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The burrowing and casting dynamics of earthworms are influenced by litter presence as evidenced by repeated scans and a new marker of bioturbation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ oil contamination in young mangroves: biodegradation of petroleum hydrocarbons and effects on the microbial and benthic communities, an experimental study in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+                <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enora Roic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 202, pp.105569. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.117285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670294v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering potential mangrove microbial bioindicators to assess urban and agricultural pressures on Martinique island in the eastern Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 928, pp.172217. </w:t>
@@ -789,593 +789,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are clam-seagrass interactions affected by heatwaves during emersion?</w:t>
+                <w:t xml:space="preserve">Effects of ants on riparian poplars: an ex situ experiment of biotic interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Román</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa M Viejo</w:t>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Román</w:t>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús S Troncoso</w:t>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.105906⟩</w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.237-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11829-023-09950-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982275v1</w:t>
+                <w:t xml:space="preserve">hal-04009541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ants on riparian poplars: an ex situ experiment of biotic interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are clam-seagrass interactions affected by heatwaves during emersion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Corbara</w:t>
+                <w:t xml:space="preserve">Marta Román</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Céréghino</w:t>
+                <w:t xml:space="preserve">Rosa M Viejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dejean</w:t>
+                <w:t xml:space="preserve">Salvador Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duran</w:t>
+                <w:t xml:space="preserve">Jesús S Troncoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.237-252. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11829-023-09950-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.105906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009541v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal composition and activity of the intertidal macrobenthic community of Caleta Valdés (Patagonia, Argentina) applying in situ and ex situ experimental protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Sylvi</w:t>
+                <w:t xml:space="preserve">Agustina Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Julieta Sturla Lompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
+                <w:t xml:space="preserve">Emilia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Commendatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150667⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.102444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576061v1</w:t>
+                <w:t xml:space="preserve">hal-03700824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal composition and activity of the intertidal macrobenthic community of Caleta Valdés (Patagonia, Argentina) applying in situ and ex situ experimental protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julieta Sturla Lompré</w:t>
+                <w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Gonzalez</w:t>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Franco</w:t>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Commendatore</w:t>
+                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53, pp.102444. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 807, pp.150667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700824v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth distribution of soil organic matter and burrowing activity of earthworms—mesocosm study using X-ray tomography and luminophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1621,77 +1621,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Baldrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (3), pp.338. </w:t>
@@ -2122,90 +2122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil spill response in mangroves: why a specific ecosystem-based management is required? The case of French Guiana – a mini-review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2515,103 +2515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of petroleum hydrocarbons in bioturbated pristine sediments from Caleta Valdés (Patagonia Argentina): An ex situ bioassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Sturla Lompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nievas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustina Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 162, pp.673-682. </w:t>
@@ -2662,51 +2662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioturbation functional roles associated with mangrove development in French Guiana, South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2777,572 +2777,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistress effects on goldfish (Carassius auratus) behavior and metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox oscillation and benthic nitrogen mineralization within burrowed sediments: An experimental simulation at low frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Gandar</w:t>
+                <w:t xml:space="preserve">Stefan Hulth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Jean</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Curwood Aller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5147-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 482, pp. 75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449184v1</w:t>
+                <w:t xml:space="preserve">hal-01449179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox oscillation and benthic nitrogen mineralization within burrowed sediments: An experimental simulation at low frequency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multistress effects on goldfish (Carassius auratus) behavior and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Gandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 482, pp. 75-84. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 23 (n° 4), pp. 3184-3194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2016.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5147-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449179v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical sediments reworking on hydrocarbon degradation and bacterial community structure in marine coastal sediments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of temperature on surface sediment disturbance by freshwater fish: a microcosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Jezequel</w:t>
+                <w:t xml:space="preserve">Christine Lauzeral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dubosc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laëtitia Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4373-2⟩</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 51 (n° 2), pp. 179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2015012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201709v1</w:t>
+                <w:t xml:space="preserve">hal-01150372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature on surface sediment disturbance by freshwater fish: a microcosm experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Canal</w:t>
+                <w:t xml:space="preserve">Effect of physical sediments reworking on hydrocarbon degradation and bacterial community structure in marine coastal sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Laffaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lauzeral</w:t>
+                <w:t xml:space="preserve">Karine Dubosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Buisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Gassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, vol. 51 (n° 2), pp. 179-188. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15248-15259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/limn/2015012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4373-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150372v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bacterial assemblages and removal of polycyclic aromatic hydrocarbons in oil-contaminated coastal marine sediments subjected to contrasted oxygen regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3350,51 +3350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Corsellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (20), pp.15260-15272. </w:t>
@@ -3458,51 +3458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (20), pp.15285-15293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3536,103 +3536,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of dispersant in mudflat oil-contaminated sediment: behavior and effects of dispersed oil on micro- and macrobenthos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (20), pp.15370-15376. </w:t>
@@ -3670,90 +3670,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil spill effects on macrofaunal communities and bioturbation of pristine marine sediments (Caleta Valdés, Patagonia, Argentina): experimental evidence of low resistance capacities of benthic systems without history of pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustina Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Commendatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nievas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4018,307 +4018,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-effective method to quantify biological surface sediment reworking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+                <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-013-1497-6⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 450-451, pp.230-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866569v1</w:t>
+                <w:t xml:space="preserve">halsde-00815261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+                <w:t xml:space="preserve">A cost-effective method to quantify biological surface sediment reworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve de Nadaï-Monoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 713, pp. 115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-013-1497-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00815261v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activities by Hediste diversicolor under different light regimes: experimental quantification of particle reworking using time-resolved imaging</w:t>
               </w:r>
@@ -4343,51 +4343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 448, pp. 240-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 8, pp. 1-15. </w:t>
@@ -4549,356 +4549,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Data on the Bioturbation Activity of Hediste Diversicolor (Polychaeta, Nereididae) from the Loire Estuary, France</w:t>
+                <w:t xml:space="preserve">Spatial oxygen heterogeneity in a Hediste diversicolor irrigated burrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gillet</w:t>
+                <w:t xml:space="preserve">Laura Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pablo Simo</w:t>
+                <w:t xml:space="preserve">Josã© Luis Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Marine Biology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874450801206010053⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 680, pp.109-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-011-0907-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815323v1</w:t>
+                <w:t xml:space="preserve">hal-00780258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial oxygen heterogeneity in a Hediste diversicolor irrigated burrow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary Data on the Bioturbation Activity of Hediste Diversicolor (Polychaeta, Nereididae) from the Loire Estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pischedda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josã© Luis Esteves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Pablo Simo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 680, pp.109-124. </w:t>
+              <w:t xml:space="preserve">The Open Marine Biology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 6, pp. 53-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-011-0907-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1874450801206010053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780258v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of specificity of bacterial community structure within the burrow environment of the marine polychaete Hediste (Nereis) diversicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162, pp.1033-1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5043,291 +5043,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hypoxia on benthic macrofauna and bioturbation in the Estuary and Gulf of St. Lawrence, Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénald Belley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Sundby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Gagnon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30, pp.1302-1313. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (7), pp.1560-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780263v1</w:t>
+                <w:t xml:space="preserve">halsde-00520932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of hypoxia on benthic macrofauna and bioturbation in the Estuary and Gulf of St. Lawrence, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Rénald Belley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Sundby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Malard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (7), pp.1560-1576. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.1302-1313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00520932v1</w:t>
+                <w:t xml:space="preserve">hal-00780263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial mode estimation for functional random fields with application to bioturbation problem</w:t>
               </w:r>
@@ -5339,64 +5339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5449,286 +5449,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment dynamic at the water-sediment interface of the Thau Lagoon (south France) : rom seasonal to century time scales using radiogenic and cosmogenic nuclides.</w:t>
+                <w:t xml:space="preserve">Influence of Chironomus riparius (Diptera, Chironomidae) and Tubifex tubifex (Annelida, Oligochaeta) on oxygen uptake by sediments. Consequences of uranium contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schmidt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Radakovitch</w:t>
+                <w:t xml:space="preserve">S. Lagauzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (4), pp.1234-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353697v1</w:t>
+                <w:t xml:space="preserve">hal-00390300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Chironomus riparius (Diptera, Chironomidae) and Tubifex tubifex (Annelida, Oligochaeta) on oxygen uptake by sediments. Consequences of uranium contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment dynamic at the water-sediment interface of the Thau Lagoon (south France) : rom seasonal to century time scales using radiogenic and cosmogenic nuclides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagauzère</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Georges Stora</w:t>
+                <w:t xml:space="preserve">P. Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390300v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An &amp;quot;Integrated sediment distruber&amp;quot; (ISD) to study the impact of repeated physical perturbations on sediment geochemistry and the small benthic biota</w:t>
               </w:r>
@@ -5973,77 +5973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Oxygen Distribution in Marine Sediments. The Importance of Bioturbation and Sediment Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6084,700 +6084,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling of carbon, nitrogen and oxygen cycles in sediments from a Mediterranean lagoon: a seasonal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soetaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 346, pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170982v1</w:t>
+                <w:t xml:space="preserve">hal-00485416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contaminated coastal sediments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeochemical and contaminant cycling in sediments from a human-impacted coastal lagoon â Introduction and summary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Acquaviva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Stora</w:t>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.12.008⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 72, pp. 387-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171096v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contamined coastal sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54, pp.452-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of carbon, nitrogen and oxygen cycles in sediments from a Mediterranean lagoon: a seasonal perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contaminated coastal sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Soetaert</w:t>
+                <w:t xml:space="preserve">Gilles Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Metzger</w:t>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps07031⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.452-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485416v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical and contaminant cycling in sediments from a human-impacted coastal lagoon â Introduction and summary</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Amouroux</w:t>
+                <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hulth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Anschutz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 348, pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00780252v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic macrofauna and sediment reworking quantification in contrasted environments in the Thau Lagoon</w:t>
               </w:r>
@@ -6815,51 +6815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72, pp.522-533. </w:t>
@@ -6910,136 +6910,136 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 348 (1-2), pp.133-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7056,51 +7056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary processes in the Thau Lagoon (France): From seasonal to century time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7171,520 +7171,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feeding by Arenicola marina (L.) and ageing of faecal material on fatty acid distribution and baterial community structure in marine sediments: an experimental approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Müller, 1776</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Caradec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 336 (1), pp.54-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.04.003⟩</w:t>
+              <w:t xml:space="preserve">, 2006, vol. 336, pp. 33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085737v1</w:t>
+                <w:t xml:space="preserve">hal-00780272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Muller, 1776</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Stora</w:t>
+                <w:t xml:space="preserve">Impact of feeding by Arenicola marina (L.) and ageing of faecal material on fatty acid distribution and bacterial community structure in marine sediments: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tremblay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Pancost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 336, pp.33-41</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 336, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084759v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feeding by Arenicola marina (L.) and ageing of faecal material on fatty acid distribution and bacterial community structure in marine sediments: An experimental approach</w:t>
+                <w:t xml:space="preserve">Impact of feeding by Arenicola marina (L.) and ageing of faecal material on fatty acid distribution and baterial community structure in marine sediments: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pancost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 336, pp.54-64. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+              <w:t xml:space="preserve">, 2006, 336 (1), pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148497v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Müller, 1776</w:t>
+                <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Muller, 1776</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, vol. 336, pp. 33-41. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 336, pp.33-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00780272v1</w:t>
+                <w:t xml:space="preserve">hal-00084759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Muller, 1776</w:t>
               </w:r>
@@ -7696,51 +7696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7804,51 +7804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7934,51 +7934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8029,64 +8029,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen removal in marine environments: recent findings and future research challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Curwood Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald E. Canfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8176,51 +8176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature on in vitro sediment reworking processes by a gallery biodiffusor, the polychaete Neanthes virens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ouellette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8297,51 +8297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of various redox conditions on the degradation of microalgal triacylglycerols and fatty acids in marine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8427,77 +8427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrofaunal reworking activities and hydrocarbon redistribution in an experimental sediment system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8551,563 +8551,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D optical quantification of particle reworking activities in marine surface sediments</w:t>
+                <w:t xml:space="preserve">The influence of macrofaunal burrow spacing and diffusive scaling on sedimentary nitrification and denitrification: An experimental simulation and model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Curwood Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00531-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 61, pp. 101-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1357/002224003321586426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761763v1</w:t>
+                <w:t xml:space="preserve">hal-00780276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-invertebrate functional groups in freshwater and marine sediments : a common mechanistic classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of axial tomography to follow temporal changes of benthic communities in an unstable sedimentary environment (Baie des Ha! Ha!, Saguenay Fjord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gerino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Poggiale</w:t>
+                <w:t xml:space="preserve">Jean-François Crémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 285-286, pp. 265-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00532-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256408v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of axial tomography to follow temporal changes of benthic communities in an unstable sedimentary environment (Baie des Ha! Ha!, Saguenay Fjord)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
+                <w:t xml:space="preserve">Macro-invertebrate functional groups in freshwater and marine sediments : a common mechanistic classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Long</w:t>
+                <w:t xml:space="preserve">Frédérique François-Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure de Montety</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Crémer</w:t>
+                <w:t xml:space="preserve">J.-C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53 (4), pp.221-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875777v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of macrofaunal burrow spacing and diffusive scaling on sedimentary nitrification and denitrification: An experimental simulation and model approach</w:t>
+                <w:t xml:space="preserve">2-D optical quantification of particle reworking activities in marine surface sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Strömberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Ringdahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, vol. 61, pp. 101-125. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 285-286, pp. 251-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1357/002224003321586426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00531-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780276v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burial and reactivity of sedimentary microalgal lipids in bioturbated Mediterranean coastal sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9180,51 +9180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9301,64 +9301,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the Nereis diversicolor and Nereis virens marine worms in the transformation of ingested hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9539,64 +9539,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled anoxic nitrification/manganese reduction in marine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Curwood Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9669,51 +9669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9771,302 +9771,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of hopanes to track in situ variations in petroleum composition in surface sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of denitrification by hydrocarbons in marine sediments. Role of Nereis diversicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Dréau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0045-6535(97)00023-4⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 320, pp.819-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(97)85018-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565175v1</w:t>
+                <w:t xml:space="preserve">hal-00735219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of denitrification by hydrocarbons in marine sediments. Role of Nereis diversicolor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">The use of hopanes to track in situ variations in petroleum composition in surface sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doumenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Asia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique François</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J-C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 320, pp.819-824. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 34 (8), pp.1663-1672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4469(97)85018-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(97)00023-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735219v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon influence on denitrification in bioturbated Mediterranean coastal sediments</w:t>
               </w:r>
@@ -10078,51 +10078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Ledréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10463,103 +10463,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of oil weathering and impact in mangrove ecosystem: PRISME Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Oil Spill Conference Proceedings 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Long beach, United States. pp.634-656, </w:t>
@@ -10597,103 +10597,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and Impact of Oil in Mangrove Ecosystem PRISME Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMOP Technical Seminar, Environment and Climate Change Canada, Ottawa, ON, 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Halifax, Canada</w:t>
@@ -10767,90 +10767,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When terrestrial and marine ecologists meet: Using complementary methods (X-ray tomography and luminophores) to study earthworms bioturbation in an organic matter compartmented soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christoph Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10888,51 +10888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms' bioturbation under contrasting conditions of ionizing radiation and soil humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11157,77 +11157,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocols for Subtidal and Deep-Sea Benthic Oil Spill Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11308,90 +11308,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudflat Benthic Spill Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McGenity, Terry J., Timmis, Kenneth N., Fernandez, Balbina Nogales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrocarbon and Lipid Microbiology Protocols. Meso- and Microcosms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11436,281 +11436,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbon degradation in coastal muddy areas and anoxic ecosystems (DHYVA project): Role of bacterial mechanisms and bioturbation effects on the biodisponibility of organic pollutants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
+                <w:t xml:space="preserve">Biodegradation of Hydrocarbons in Bioturbated Marine Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Ceccaldi, H.-J., Dekeyser, I., Girault, M., Stora, G. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Koukkou, Anna-Irini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change: Mankind-Marine Environment Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.393-395, 2011, ISBN 978-90-481-8630-3</w:t>
+              <w:t xml:space="preserve">MICROBIAL BIOREMEDIATION OF NON-METALS: CURRENT RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caister Academic Press, pp.55-92, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652257v1</w:t>
+                <w:t xml:space="preserve">hal-00657077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of Hydrocarbons in Bioturbated Marine Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Hydrocarbon degradation in coastal muddy areas and anoxic ecosystems (DHYVA project): Role of bacterial mechanisms and bioturbation effects on the biodisponibility of organic pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Stauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Koukkou, Anna-Irini. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ceccaldi, H.-J., Dekeyser, I., Girault, M., Stora, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBIAL BIOREMEDIATION OF NON-METALS: CURRENT RESEARCH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caister Academic Press, pp.55-92, 2011</w:t>
+              <w:t xml:space="preserve">Global Change: Mankind-Marine Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.393-395, 2011, ISBN 978-90-481-8630-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657077v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11780,51 +11780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12131,51 +12131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela M&#225;ngano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cabrera de Leo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2025.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Millera Ferriz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Roic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105569" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04542751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03982275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rom&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Viejo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rom&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S Troncoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.105906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Ferrando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla Lompr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Gonzalez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Franco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Commendatore" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102444" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vallat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01536-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kristensen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Banta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151588" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13520" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425384v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. K. Dunn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welsh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Teasdale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Franck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120426" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.237" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nievas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.06.069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Gandar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5147-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Curwood Aller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubosc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4373-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150372v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauzeral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2015012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233392v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corsellis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4510-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3906-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4800-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4167-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Nada&#239;-Monoury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12364" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GBG4JDJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1849-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1497-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/578872530E33A38563CDDCA2004CCDAB04393A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lindqvist" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Eriksson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.06.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stauffert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065347" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Simo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874450801206010053" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#227;&#169; Luis Esteves" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0907-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.07.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Elisabet Hedman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas S. Gunnarsson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Samuelsson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.06.026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald Belley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Sundby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gagnon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-009-0339-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z07WMS8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353697v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouanneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecroart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390300v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagauz&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soltwedel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lansard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Hasemann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881049v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soltwedel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hasemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elanor Bell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2008.6.307" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256326v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-008-9033-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171096v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.12.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164406v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485416v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07031" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780252v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.022" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duport" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315640v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Caradec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pancost" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.04.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084759v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tremblay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.04.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-005-4890-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083295v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780284v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tage Dalsgaard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Engstr&#246;m" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.07.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758611v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266185" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780275v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757304v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2004.02.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761763v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Str&#246;mberg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ringdahl" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00531-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256408v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875777v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Long" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Montety" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;mer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00532-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780276v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224003321586426" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00139-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763824v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00317-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315401004751" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772293v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Arnoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Campion" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00012-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777893v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00285-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777965v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(97)00358-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565175v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumenq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Asia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Bertrand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(97)00023-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5957BHCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735219v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)85018-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C786360E44993625515866725DCFE767F78B7B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Ledr&#233;au" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1002931432250" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79E9EA2BD0EE2FA8A11DF79AB6F0BEBDB73278A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rivet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6535(94)90084-1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995729v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cadiou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00702462" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D8P2CNPC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967246v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duboscq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2017.1.634" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03867757v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christoph Poggiale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129394v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2014_39" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968493v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783662451786" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_52" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652257v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Stauffert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Huang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vitte" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657077v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093002v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395435v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfcb21ee7641de0747a8f73aad367e76e8be36bd;origin=https://hal.archives-ouvertes.fr/hal-05395435;visit=swh:1:snp:fa3063709a10a1a30066b37f9649767648fde085;anchor=swh:1:rel:0984f92063e08463177f07479715f043e70f9525;path=/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela M&#225;ngano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cabrera de Leo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2025.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Millera Ferriz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Roic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117285" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04542751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03982275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rom&#225;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Viejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rom&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S Troncoso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.105906" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Ferrando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla Lompr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Franco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Commendatore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102444" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vallat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01536-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kristensen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Banta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151588" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13520" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425384v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. K. Dunn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welsh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Teasdale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Franck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120426" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.237" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nievas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.06.069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Curwood Aller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.05.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Gandar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5147-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150372v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauzeral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2015012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubosc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4373-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233392v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corsellis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4510-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3906-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4800-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4167-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Nada&#239;-Monoury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12364" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GBG4JDJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1849-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866569v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1497-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/578872530E33A38563CDDCA2004CCDAB04393A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lindqvist" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Eriksson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.06.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stauffert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065347" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#227;&#169; Luis Esteves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0907-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Simo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874450801206010053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.07.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Elisabet Hedman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas S. Gunnarsson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Samuelsson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.06.026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780263v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald Belley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Sundby" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gagnon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-009-0339-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z07WMS8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390300v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagauz&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouanneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecroart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soltwedel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lansard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Hasemann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881049v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soltwedel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hasemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elanor Bell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2008.6.307" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256326v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-008-9033-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485416v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780252v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164406v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.12.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duport" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315640v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780272v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tremblay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.04.005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148497v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Caradec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pancost" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.04.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085737v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084759v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-005-4890-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083295v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780284v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tage Dalsgaard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Engstr&#246;m" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.07.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758611v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266185" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780275v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757304v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2004.02.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780276v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224003321586426" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875777v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Long" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Montety" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;mer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00532-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256408v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761763v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Str&#246;mberg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ringdahl" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00531-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00139-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763824v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00317-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315401004751" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772293v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Arnoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Campion" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00012-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777893v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00285-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777965v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(97)00358-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735219v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)85018-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C786360E44993625515866725DCFE767F78B7B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565175v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumenq" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Asia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Bertrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(97)00023-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5957BHCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Ledr&#233;au" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1002931432250" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79E9EA2BD0EE2FA8A11DF79AB6F0BEBDB73278A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rivet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6535(94)90084-1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995729v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cadiou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00702462" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D8P2CNPC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967246v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duboscq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2017.1.634" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03867757v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christoph Poggiale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129394v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2014_39" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968493v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783662451786" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_52" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657077v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652257v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Stauffert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Huang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vitte" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093002v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395435v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfcb21ee7641de0747a8f73aad367e76e8be36bd;origin=https://hal.archives-ouvertes.fr/hal-05395435;visit=swh:1:snp:fa3063709a10a1a30066b37f9649767648fde085;anchor=swh:1:rel:0984f92063e08463177f07479715f043e70f9525;path=/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>