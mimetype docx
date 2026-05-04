--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -404,360 +404,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The burrowing and casting dynamics of earthworms are influenced by litter presence as evidenced by repeated scans and a new marker of bioturbation</w:t>
+                <w:t xml:space="preserve">In situ oil contamination in young mangroves: biodegradation of petroleum hydrocarbons and effects on the microbial and benthic communities, an experimental study in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Sylvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Roic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105569⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.117285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670294v1</w:t>
+                <w:t xml:space="preserve">hal-04817921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ oil contamination in young mangroves: biodegradation of petroleum hydrocarbons and effects on the microbial and benthic communities, an experimental study in French Guiana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The burrowing and casting dynamics of earthworms are influenced by litter presence as evidenced by repeated scans and a new marker of bioturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Sylvi</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Roic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 209, pp.117285. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.105569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817921v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering potential mangrove microbial bioindicators to assess urban and agricultural pressures on Martinique island in the eastern Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 928, pp.172217. </w:t>
@@ -789,295 +789,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ants on riparian poplars: an ex situ experiment of biotic interaction</w:t>
+                <w:t xml:space="preserve">Are clam-seagrass interactions affected by heatwaves during emersion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dov Corenblit</w:t>
+                <w:t xml:space="preserve">Marta Román</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Corbara</w:t>
+                <w:t xml:space="preserve">Rosa M Viejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Céréghino</w:t>
+                <w:t xml:space="preserve">Salvador Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dejean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Duran</w:t>
+                <w:t xml:space="preserve">Jesús S Troncoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11829-023-09950-3⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.105906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009541v1</w:t>
+                <w:t xml:space="preserve">hal-03982275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are clam-seagrass interactions affected by heatwaves during emersion?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of ants on riparian poplars: an ex situ experiment of biotic interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Román</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa M Viejo</w:t>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Román</w:t>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús S Troncoso</w:t>
+                <w:t xml:space="preserve">P. Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 186, </w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.237-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.105906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11829-023-09950-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982275v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal composition and activity of the intertidal macrobenthic community of Caleta Valdés (Patagonia, Argentina) applying in situ and ex situ experimental protocols</w:t>
               </w:r>
@@ -1223,51 +1223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1331,51 +1331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth distribution of soil organic matter and burrowing activity of earthworms—mesocosm study using X-ray tomography and luminophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2148,64 +2148,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2662,51 +2662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioturbation functional roles associated with mangrove development in French Guiana, South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2777,308 +2777,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox oscillation and benthic nitrogen mineralization within burrowed sediments: An experimental simulation at low frequency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multistress effects on goldfish (Carassius auratus) behavior and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Gandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2016.05.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 23 (n° 4), pp. 3184-3194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5147-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449179v1</w:t>
+                <w:t xml:space="preserve">hal-01449184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistress effects on goldfish (Carassius auratus) behavior and metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Jean</w:t>
+                <w:t xml:space="preserve">Redox oscillation and benthic nitrogen mineralization within burrowed sediments: An experimental simulation at low frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Canal</w:t>
+                <w:t xml:space="preserve">Stefan Hulth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Curwood Aller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 23 (n° 4), pp. 3184-3194. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 482, pp. 75-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5147-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449184v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temperature on surface sediment disturbance by freshwater fish: a microcosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,265 +3292,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bacterial assemblages and removal of polycyclic aromatic hydrocarbons in oil-contaminated coastal marine sediments subjected to contrasted oxygen regimes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional response of an adapted subtidal macrobenthic community to an oil spill: macrobenthic structure and bioturbation activity over time throughout an 18-month field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Corsellis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (20), pp.15260-15272. </w:t>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15285-15293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4510-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3906-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233392v1</w:t>
+                <w:t xml:space="preserve">hal-03518977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional response of an adapted subtidal macrobenthic community to an oil spill: macrobenthic structure and bioturbation activity over time throughout an 18-month field experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of bacterial assemblages and removal of polycyclic aromatic hydrocarbons in oil-contaminated coastal marine sediments subjected to contrasted oxygen regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Stora</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Corsellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sylvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (20), pp.15285-15293. </w:t>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15260-15272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3906-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4510-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518977v1</w:t>
+                <w:t xml:space="preserve">hal-01233392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of dispersant in mudflat oil-contaminated sediment: behavior and effects of dispersed oil on micro- and macrobenthos.</w:t>
               </w:r>
@@ -3562,64 +3562,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4018,307 +4018,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+                <w:t xml:space="preserve">A cost-effective method to quantify biological surface sediment reworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve de Nadaï-Monoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 713, pp. 115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-013-1497-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00815261v1</w:t>
+                <w:t xml:space="preserve">hal-00866569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-effective method to quantify biological surface sediment reworking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+                <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-013-1497-6⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 450-451, pp.230-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00866569v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00815261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activities by Hediste diversicolor under different light regimes: experimental quantification of particle reworking using time-resolved imaging</w:t>
               </w:r>
@@ -4343,51 +4343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 448, pp. 240-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4549,330 +4549,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial oxygen heterogeneity in a Hediste diversicolor irrigated burrow</w:t>
+                <w:t xml:space="preserve">Preliminary Data on the Bioturbation Activity of Hediste Diversicolor (Polychaeta, Nereididae) from the Loire Estuary, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pischedda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Patrick Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josã© Luis Esteves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-011-0907-x⟩</w:t>
+              <w:t xml:space="preserve">The Open Marine Biology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 6, pp. 53-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874450801206010053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780258v1</w:t>
+                <w:t xml:space="preserve">hal-00815323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Data on the Bioturbation Activity of Hediste Diversicolor (Polychaeta, Nereididae) from the Loire Estuary, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial oxygen heterogeneity in a Hediste diversicolor irrigated burrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Laura Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Simo</w:t>
+                <w:t xml:space="preserve">Josã© Luis Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Marine Biology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vol. 6, pp. 53-56. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 680, pp.109-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874450801206010053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-011-0907-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815323v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of specificity of bacterial community structure within the burrow environment of the marine polychaete Hediste (Nereis) diversicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5043,291 +5043,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of hypoxia on benthic macrofauna and bioturbation in the Estuary and Gulf of St. Lawrence, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Rénald Belley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Sundby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Malard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (7), pp.1560-1576. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.1302-1313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00520932v1</w:t>
+                <w:t xml:space="preserve">hal-00780263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hypoxia on benthic macrofauna and bioturbation in the Estuary and Gulf of St. Lawrence, Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénald Belley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Sundby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Gagnon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30, pp.1302-1313. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (7), pp.1560-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780263v1</w:t>
+                <w:t xml:space="preserve">halsde-00520932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial mode estimation for functional random fields with application to bioturbation problem</w:t>
               </w:r>
@@ -5339,51 +5339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5468,90 +5468,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Chironomus riparius (Diptera, Chironomidae) and Tubifex tubifex (Annelida, Oligochaeta) on oxygen uptake by sediments. Consequences of uranium contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagauzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157 (4), pp.1234-1242. </w:t>
@@ -5973,51 +5973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Oxygen Distribution in Marine Sediments. The Importance of Bioturbation and Sediment Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6084,1663 +6084,1663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of carbon, nitrogen and oxygen cycles in sediments from a Mediterranean lagoon: a seasonal perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hulth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dedieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Metzger</w:t>
+                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps07031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 348, pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485416v1</w:t>
+                <w:t xml:space="preserve">hal-00170982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical and contaminant cycling in sediments from a human-impacted coastal lagoon â Introduction and summary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling of carbon, nitrogen and oxygen cycles in sediments from a Mediterranean lagoon: a seasonal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+                <w:t xml:space="preserve">K. Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amouroux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.022⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 346, pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780252v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contamined coastal sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Biogeochemical and contaminant cycling in sediments from a human-impacted coastal lagoon â Introduction and summary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Miralles</w:t>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georges Stora</w:t>
+                <w:t xml:space="preserve">Jean-Marie Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 72, pp. 387-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164406v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contaminated coastal sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54, pp.452-459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contamined coastal sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
+                <w:t xml:space="preserve">Monique Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.452-459</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00170982v1</w:t>
+                <w:t xml:space="preserve">hal-00164406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic macrofauna and sediment reworking quantification in contrasted environments in the Thau Lagoon</w:t>
+                <w:t xml:space="preserve">Sedimentary processes in the Thau Lagoon (France): From seasonal to century time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duport</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dedieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+                <w:t xml:space="preserve">Olivier Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 72, pp.522-533. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.018⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 72, pp.534-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734368v1</w:t>
+                <w:t xml:space="preserve">hal-00315640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 348 (1-2), pp.133-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary processes in the Thau Lagoon (France): From seasonal to century time scales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benthic macrofauna and sediment reworking quantification in contrasted environments in the Thau Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lecroart</w:t>
+                <w:t xml:space="preserve">Eric Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+                <w:t xml:space="preserve">Karine Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 72, pp.534-542. </w:t>
+              <w:t xml:space="preserve">, 2007, 72, pp.522-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315640v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Müller, 1776</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Stora</w:t>
+                <w:t xml:space="preserve">Impact of feeding by Arenicola marina (L.) and ageing of faecal material on fatty acid distribution and baterial community structure in marine sediments: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tremblay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pancost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, vol. 336, pp. 33-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.04.005⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 336 (1), pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780272v1</w:t>
+                <w:t xml:space="preserve">hal-00085737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feeding by Arenicola marina (L.) and ageing of faecal material on fatty acid distribution and bacterial community structure in marine sediments: An experimental approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Nerini</w:t>
+                <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Muller, 1776</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Pancost</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 336, pp.54-64. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 336, pp.33-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148497v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feeding by Arenicola marina (L.) and ageing of faecal material on fatty acid distribution and baterial community structure in marine sediments: an experimental approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Nerini</w:t>
+                <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Müller, 1776</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Pancost</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 336 (1), pp.54-64. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, vol. 336, pp. 33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.04.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00085737v1</w:t>
+                <w:t xml:space="preserve">hal-00780272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Muller, 1776</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Stora</w:t>
+                <w:t xml:space="preserve">Impact of feeding by Arenicola marina (L.) and ageing of faecal material on fatty acid distribution and bacterial community structure in marine sediments: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tremblay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pancost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 336, pp.33-41</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 336, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084759v1</w:t>
+                <w:t xml:space="preserve">hal-00148497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Muller, 1776</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7804,51 +7804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7934,51 +7934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8029,64 +8029,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen removal in marine environments: recent findings and future research challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Curwood Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald E. Canfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8176,51 +8176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature on in vitro sediment reworking processes by a gallery biodiffusor, the polychaete Neanthes virens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ouellette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8297,51 +8297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of various redox conditions on the degradation of microalgal triacylglycerols and fatty acids in marine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8427,90 +8427,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrofaunal reworking activities and hydrocarbon redistribution in an experimental sediment system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8551,563 +8551,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of macrofaunal burrow spacing and diffusive scaling on sedimentary nitrification and denitrification: An experimental simulation and model approach</w:t>
+                <w:t xml:space="preserve">2-D optical quantification of particle reworking activities in marine surface sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Strömberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Ringdahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1357/002224003321586426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 285-286, pp. 251-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00531-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780276v1</w:t>
+                <w:t xml:space="preserve">hal-00761763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of axial tomography to follow temporal changes of benthic communities in an unstable sedimentary environment (Baie des Ha! Ha!, Saguenay Fjord)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of macrofaunal burrow spacing and diffusive scaling on sedimentary nitrification and denitrification: An experimental simulation and model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Curwood Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hulth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00532-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 61, pp. 101-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1357/002224003321586426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875777v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro-invertebrate functional groups in freshwater and marine sediments : a common mechanistic classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gerino</w:t>
+                <w:t xml:space="preserve">G. Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Stora</w:t>
+                <w:t xml:space="preserve">Frédérique François-Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 53 (4), pp.221-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D optical quantification of particle reworking activities in marine surface sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hulth</w:t>
+                <w:t xml:space="preserve">Use of axial tomography to follow temporal changes of benthic communities in an unstable sedimentary environment (Baie des Ha! Ha!, Saguenay Fjord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Strömberg</w:t>
+                <w:t xml:space="preserve">Laure de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Ringdahl</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Crémer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, vol. 285-286, pp. 251-263. </w:t>
+              <w:t xml:space="preserve">, 2003, vol. 285-286, pp. 265-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00531-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00532-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761763v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burial and reactivity of sedimentary microalgal lipids in bioturbated Mediterranean coastal sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9167,64 +9167,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration and release of aliphatic compounds by the polychaete Nereis virens (Sars) experimentally fed with hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9301,77 +9301,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the Nereis diversicolor and Nereis virens marine worms in the transformation of ingested hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, vol. 81, pp. 885-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9405,51 +9405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deep-sea macrobenthos on the continental slope of the northwestern Mediterranean Sea: a quantitative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9539,64 +9539,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled anoxic nitrification/manganese reduction in marine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Curwood Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9656,64 +9656,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in aliphatic hydrocarbon tracer composition during the digestive process of the marine worm Nereis virens. Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9771,345 +9771,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of denitrification by hydrocarbons in marine sediments. Role of Nereis diversicolor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of hopanes to track in situ variations in petroleum composition in surface sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique François</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doumenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0764-4469(97)85018-4⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 34 (8), pp.1663-1672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(97)00023-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735219v1</w:t>
+                <w:t xml:space="preserve">hal-03565175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of hopanes to track in situ variations in petroleum composition in surface sediments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Asia</w:t>
+                <w:t xml:space="preserve">Inhibition of denitrification by hydrocarbons in marine sediments. Role of Nereis diversicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-C. Bertrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 34 (8), pp.1663-1672. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 320, pp.819-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0045-6535(97)00023-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(97)85018-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565175v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon influence on denitrification in bioturbated Mediterranean coastal sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10489,77 +10489,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Oil Spill Conference Proceedings 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Long beach, United States. pp.634-656, </w:t>
@@ -10636,64 +10636,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMOP Technical Seminar, Environment and Climate Change Canada, Ottawa, ON, 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Halifax, Canada</w:t>
@@ -10767,90 +10767,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When terrestrial and marine ecologists meet: Using complementary methods (X-ray tomography and luminophores) to study earthworms bioturbation in an organic matter compartmented soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christoph Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10888,51 +10888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms' bioturbation under contrasting conditions of ionizing radiation and soil humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11183,77 +11183,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McGenity, Terry J., Timmis, Kenneth N., Nogales Fernández, Balbina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrocarbon and Lipid Microbiology Protocols. Meso- and Microcosms</w:t>
@@ -11494,51 +11494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Koukkou, Anna-Irini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBIAL BIOREMEDIATION OF NON-METALS: CURRENT RESEARCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, pp.55-92, 2011</w:t>
@@ -11728,103 +11728,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic macrofauna and sediment reworking quantification in contrasted environment in the Thau Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12131,51 +12131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela M&#225;ngano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cabrera de Leo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2025.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Millera Ferriz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Roic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117285" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04542751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03982275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rom&#225;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Viejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rom&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S Troncoso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.105906" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Ferrando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla Lompr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Franco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Commendatore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102444" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vallat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01536-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kristensen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Banta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151588" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13520" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425384v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. K. Dunn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welsh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Teasdale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Franck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120426" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.237" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nievas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.06.069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Curwood Aller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.05.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Gandar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5147-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150372v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauzeral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2015012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubosc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4373-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233392v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corsellis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4510-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3906-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4800-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4167-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Nada&#239;-Monoury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12364" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GBG4JDJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1849-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866569v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1497-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/578872530E33A38563CDDCA2004CCDAB04393A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lindqvist" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Eriksson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.06.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stauffert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065347" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#227;&#169; Luis Esteves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0907-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Simo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874450801206010053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.07.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Elisabet Hedman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas S. Gunnarsson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Samuelsson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.06.026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780263v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald Belley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Sundby" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gagnon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-009-0339-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z07WMS8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390300v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagauz&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouanneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecroart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soltwedel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lansard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Hasemann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881049v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soltwedel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hasemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elanor Bell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2008.6.307" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256326v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-008-9033-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485416v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780252v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164406v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.12.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duport" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315640v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780272v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tremblay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.04.005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148497v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Caradec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pancost" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.04.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085737v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084759v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-005-4890-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083295v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780284v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tage Dalsgaard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Engstr&#246;m" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.07.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758611v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266185" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780275v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757304v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2004.02.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780276v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224003321586426" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875777v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Long" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Montety" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;mer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00532-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256408v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761763v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Str&#246;mberg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ringdahl" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00531-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00139-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763824v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00317-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315401004751" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772293v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Arnoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Campion" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00012-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777893v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00285-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777965v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(97)00358-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735219v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)85018-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C786360E44993625515866725DCFE767F78B7B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565175v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumenq" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Asia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Bertrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(97)00023-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5957BHCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Ledr&#233;au" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1002931432250" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79E9EA2BD0EE2FA8A11DF79AB6F0BEBDB73278A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rivet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6535(94)90084-1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995729v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cadiou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00702462" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D8P2CNPC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967246v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duboscq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2017.1.634" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03867757v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christoph Poggiale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129394v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2014_39" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968493v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783662451786" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_52" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657077v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652257v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Stauffert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Huang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vitte" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093002v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395435v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfcb21ee7641de0747a8f73aad367e76e8be36bd;origin=https://hal.archives-ouvertes.fr/hal-05395435;visit=swh:1:snp:fa3063709a10a1a30066b37f9649767648fde085;anchor=swh:1:rel:0984f92063e08463177f07479715f043e70f9525;path=/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela M&#225;ngano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cabrera de Leo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2025.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Millera Ferriz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Roic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105569" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04542751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03982275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rom&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Viejo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rom&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S Troncoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.105906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Ferrando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla Lompr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Franco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Commendatore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102444" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vallat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01536-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kristensen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Banta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151588" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13520" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425384v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. K. Dunn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welsh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Teasdale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Franck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120426" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.237" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nievas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.06.069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Gandar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5147-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Curwood Aller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150372v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauzeral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2015012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubosc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4373-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3906-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corsellis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4510-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4800-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4167-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Nada&#239;-Monoury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12364" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GBG4JDJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1849-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1497-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/578872530E33A38563CDDCA2004CCDAB04393A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lindqvist" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Eriksson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.06.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stauffert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065347" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Simo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874450801206010053" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#227;&#169; Luis Esteves" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0907-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.07.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Elisabet Hedman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas S. Gunnarsson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Samuelsson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.06.026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald Belley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Sundby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gagnon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-009-0339-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z07WMS8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390300v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagauz&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouanneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecroart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soltwedel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lansard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Hasemann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881049v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soltwedel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hasemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elanor Bell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2008.6.307" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256326v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-008-9033-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485416v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07031" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780252v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.12.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315640v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734368v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duport" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Caradec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pancost" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.04.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084759v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tremblay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780272v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.04.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-005-4890-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083295v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780284v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tage Dalsgaard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Engstr&#246;m" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.07.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758611v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266185" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780275v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757304v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2004.02.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761763v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Str&#246;mberg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ringdahl" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00531-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224003321586426" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875777v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Long" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Montety" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;mer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00532-4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00139-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763824v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00317-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315401004751" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772293v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Arnoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Campion" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00012-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777893v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00285-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777965v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(97)00358-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565175v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumenq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Asia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Bertrand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(97)00023-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5957BHCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735219v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)85018-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C786360E44993625515866725DCFE767F78B7B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Ledr&#233;au" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1002931432250" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79E9EA2BD0EE2FA8A11DF79AB6F0BEBDB73278A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rivet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6535(94)90084-1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995729v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cadiou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00702462" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D8P2CNPC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967246v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duboscq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2017.1.634" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03867757v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christoph Poggiale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129394v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2014_39" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968493v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783662451786" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_52" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657077v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652257v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Stauffert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Huang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vitte" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093002v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395435v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfcb21ee7641de0747a8f73aad367e76e8be36bd;origin=https://hal.archives-ouvertes.fr/hal-05395435;visit=swh:1:snp:fa3063709a10a1a30066b37f9649767648fde085;anchor=swh:1:rel:0984f92063e08463177f07479715f043e70f9525;path=/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>