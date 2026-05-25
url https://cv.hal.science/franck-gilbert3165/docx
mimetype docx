--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -404,360 +404,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ oil contamination in young mangroves: biodegradation of petroleum hydrocarbons and effects on the microbial and benthic communities, an experimental study in French Guiana</w:t>
+                <w:t xml:space="preserve">The burrowing and casting dynamics of earthworms are influenced by litter presence as evidenced by repeated scans and a new marker of bioturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Militon</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Michaud</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Sylvi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117285⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.105569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817921v1</w:t>
+                <w:t xml:space="preserve">hal-04670294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The burrowing and casting dynamics of earthworms are influenced by litter presence as evidenced by repeated scans and a new marker of bioturbation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ oil contamination in young mangroves: biodegradation of petroleum hydrocarbons and effects on the microbial and benthic communities, an experimental study in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+                <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enora Roic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 202, pp.105569. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.117285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670294v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering potential mangrove microbial bioindicators to assess urban and agricultural pressures on Martinique island in the eastern Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 928, pp.172217. </w:t>
@@ -1057,325 +1057,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal composition and activity of the intertidal macrobenthic community of Caleta Valdés (Patagonia, Argentina) applying in situ and ex situ experimental protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustina Ferrando</w:t>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julieta Sturla Lompré</w:t>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Gonzalez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marta Commendatore</w:t>
+                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102444⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 807, pp.150667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700824v1</w:t>
+                <w:t xml:space="preserve">hal-03576061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Fiard</w:t>
+                <w:t xml:space="preserve">Seasonal composition and activity of the intertidal macrobenthic community of Caleta Valdés (Patagonia, Argentina) applying in situ and ex situ experimental protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Sturla Lompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Sylvi</w:t>
+                <w:t xml:space="preserve">Emilia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Marcos Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
+                <w:t xml:space="preserve">Marta Commendatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 807, pp.150667. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.102444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576061v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth distribution of soil organic matter and burrowing activity of earthworms—mesocosm study using X-ray tomography and luminophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1455,295 +1455,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment reworking by the burrowing polychaete Hediste diversicolor modulated by environmental and biological factors across the temperate North Atlantic. A tribute to Gaston Desrosiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Assessment of the Benthic Meiofauna Sensitivity to Low Human-Impacted Mangroves in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Kristensen</w:t>
+                <w:t xml:space="preserve">Claire Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Aller</w:t>
+                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Banta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Elisa Baldrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2021.151588⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f12030338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233589v1</w:t>
+                <w:t xml:space="preserve">hal-03168449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Assessment of the Benthic Meiofauna Sensitivity to Low Human-Impacted Mangroves in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment reworking by the burrowing polychaete Hediste diversicolor modulated by environmental and biological factors across the temperate North Atlantic. A tribute to Gaston Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Michelet</w:t>
+                <w:t xml:space="preserve">Robert Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Gary Banta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Baldrighi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (3), pp.338. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 541, pp.151588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/f12030338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2021.151588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168449v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using plant litter decomposition as an indicator of ecosystem response to soil contamination</w:t>
               </w:r>
@@ -2122,90 +2122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil spill response in mangroves: why a specific ecosystem-based management is required? The case of French Guiana – a mini-review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2515,103 +2515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of petroleum hydrocarbons in bioturbated pristine sediments from Caleta Valdés (Patagonia Argentina): An ex situ bioassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Sturla Lompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nievas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustina Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 162, pp.673-682. </w:t>
@@ -2662,51 +2662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioturbation functional roles associated with mangrove development in French Guiana, South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,51 +3324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (20), pp.15285-15293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3402,51 +3402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bacterial assemblages and removal of polycyclic aromatic hydrocarbons in oil-contaminated coastal marine sediments subjected to contrasted oxygen regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3454,51 +3454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Corsellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (20), pp.15260-15272. </w:t>
@@ -3536,77 +3536,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of dispersant in mudflat oil-contaminated sediment: behavior and effects of dispersed oil on micro- and macrobenthos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,90 +3670,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil spill effects on macrofaunal communities and bioturbation of pristine marine sediments (Caleta Valdés, Patagonia, Argentina): experimental evidence of low resistance capacities of benthic systems without history of pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustina Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Commendatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nievas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 8, pp. 1-15. </w:t>
@@ -4549,356 +4549,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Data on the Bioturbation Activity of Hediste Diversicolor (Polychaeta, Nereididae) from the Loire Estuary, France</w:t>
+                <w:t xml:space="preserve">Spatial oxygen heterogeneity in a Hediste diversicolor irrigated burrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gillet</w:t>
+                <w:t xml:space="preserve">Laura Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pablo Simo</w:t>
+                <w:t xml:space="preserve">Josã© Luis Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Marine Biology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874450801206010053⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 680, pp.109-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-011-0907-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815323v1</w:t>
+                <w:t xml:space="preserve">hal-00780258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial oxygen heterogeneity in a Hediste diversicolor irrigated burrow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary Data on the Bioturbation Activity of Hediste Diversicolor (Polychaeta, Nereididae) from the Loire Estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pischedda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josã© Luis Esteves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Pablo Simo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 680, pp.109-124. </w:t>
+              <w:t xml:space="preserve">The Open Marine Biology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 6, pp. 53-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-011-0907-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1874450801206010053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780258v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of specificity of bacterial community structure within the burrow environment of the marine polychaete Hediste (Nereis) diversicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162, pp.1033-1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5043,291 +5043,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hypoxia on benthic macrofauna and bioturbation in the Estuary and Gulf of St. Lawrence, Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénald Belley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Sundby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Gagnon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30, pp.1302-1313. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (7), pp.1560-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780263v1</w:t>
+                <w:t xml:space="preserve">halsde-00520932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of hypoxia on benthic macrofauna and bioturbation in the Estuary and Gulf of St. Lawrence, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Rénald Belley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Sundby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Malard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (7), pp.1560-1576. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.1302-1313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00520932v1</w:t>
+                <w:t xml:space="preserve">hal-00780263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial mode estimation for functional random fields with application to bioturbation problem</w:t>
               </w:r>
@@ -5339,64 +5339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5468,64 +5468,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Chironomus riparius (Diptera, Chironomidae) and Tubifex tubifex (Annelida, Oligochaeta) on oxygen uptake by sediments. Consequences of uranium contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagauzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5973,77 +5973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Oxygen Distribution in Marine Sediments. The Importance of Bioturbation and Sediment Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6084,743 +6084,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contamined coastal sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
+                <w:t xml:space="preserve">Gilles Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.452-459</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170982v1</w:t>
+                <w:t xml:space="preserve">hal-00164406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of carbon, nitrogen and oxygen cycles in sediments from a Mediterranean lagoon: a seasonal perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hulth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dedieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Metzger</w:t>
+                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps07031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 348, pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485416v1</w:t>
+                <w:t xml:space="preserve">hal-00170982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical and contaminant cycling in sediments from a human-impacted coastal lagoon â Introduction and summary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contaminated coastal sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.022⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.452-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780252v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contaminated coastal sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Stora</w:t>
+                <w:t xml:space="preserve">Coupling of carbon, nitrogen and oxygen cycles in sediments from a Mediterranean lagoon: a seasonal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soetaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.12.008⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 346, pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171096v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contamined coastal sediments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeochemical and contaminant cycling in sediments from a human-impacted coastal lagoon â Introduction and summary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Miralles</w:t>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Acquaviva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Stora</w:t>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 72, pp. 387-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164406v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary processes in the Thau Lagoon (France): From seasonal to century time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6949,97 +6949,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 348 (1-2), pp.133-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7095,51 +7095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72, pp.522-533. </w:t>
@@ -7171,70 +7171,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feeding by Arenicola marina (L.) and ageing of faecal material on fatty acid distribution and baterial community structure in marine sediments: an experimental approach</w:t>
+                <w:t xml:space="preserve">Impact of feeding by Arenicola marina (L.) and ageing of faecal material on fatty acid distribution and bacterial community structure in marine sediments: An experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7254,437 +7254,437 @@
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pancost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 336 (1), pp.54-64. </w:t>
+              <w:t xml:space="preserve">, 2006, 336, pp.54-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085737v1</w:t>
+                <w:t xml:space="preserve">hal-00148497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Muller, 1776</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of feeding by Arenicola marina (L.) and ageing of faecal material on fatty acid distribution and baterial community structure in marine sediments: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pancost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 336, pp.33-41</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 336 (1), pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084759v1</w:t>
+                <w:t xml:space="preserve">hal-00085737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Müller, 1776</w:t>
+                <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Muller, 1776</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, vol. 336, pp. 33-41. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 336, pp.33-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780272v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feeding by Arenicola marina (L.) and ageing of faecal material on fatty acid distribution and bacterial community structure in marine sediments: An experimental approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Müller, 1776</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 336, pp.54-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.04.003⟩</w:t>
+              <w:t xml:space="preserve">, 2006, vol. 336, pp. 33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148497v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of population density on the sediment mixing induced by the gallery-diffusor Hediste (Nereis) diversicolor O.F. Muller, 1776</w:t>
               </w:r>
@@ -7696,51 +7696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8176,51 +8176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature on in vitro sediment reworking processes by a gallery biodiffusor, the polychaete Neanthes virens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ouellette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8551,520 +8551,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D optical quantification of particle reworking activities in marine surface sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hulth</w:t>
+                <w:t xml:space="preserve">Use of axial tomography to follow temporal changes of benthic communities in an unstable sedimentary environment (Baie des Ha! Ha!, Saguenay Fjord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Strömberg</w:t>
+                <w:t xml:space="preserve">Bernard Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Ringdahl</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Crémer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, vol. 285-286, pp. 251-263. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00531-2⟩</w:t>
+              <w:t xml:space="preserve">, 2003, vol. 285-286, pp. 265-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00532-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761763v1</w:t>
+                <w:t xml:space="preserve">hal-00875777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of macrofaunal burrow spacing and diffusive scaling on sedimentary nitrification and denitrification: An experimental simulation and model approach</w:t>
+                <w:t xml:space="preserve">2-D optical quantification of particle reworking activities in marine surface sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Strömberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Ringdahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 285-286, pp. 251-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00531-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1357/002224003321586426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00780276v1</w:t>
+                <w:t xml:space="preserve">hal-00761763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro-invertebrate functional groups in freshwater and marine sediments : a common mechanistic classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique François-Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 53 (4), pp.221-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of axial tomography to follow temporal changes of benthic communities in an unstable sedimentary environment (Baie des Ha! Ha!, Saguenay Fjord)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of macrofaunal burrow spacing and diffusive scaling on sedimentary nitrification and denitrification: An experimental simulation and model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Curwood Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hulth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, vol. 285-286, pp. 265-282. </w:t>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 61, pp. 101-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00532-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1357/002224003321586426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875777v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burial and reactivity of sedimentary microalgal lipids in bioturbated Mediterranean coastal sediments</w:t>
               </w:r>
@@ -9180,51 +9180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9301,51 +9301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the Nereis diversicolor and Nereis virens marine worms in the transformation of ingested hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9669,51 +9669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10463,103 +10463,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of oil weathering and impact in mangrove ecosystem: PRISME Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Oil Spill Conference Proceedings 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Long beach, United States. pp.634-656, </w:t>
@@ -10597,103 +10597,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and Impact of Oil in Mangrove Ecosystem PRISME Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Millera Ferriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMOP Technical Seminar, Environment and Climate Change Canada, Ottawa, ON, 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Halifax, Canada</w:t>
@@ -10767,90 +10767,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When terrestrial and marine ecologists meet: Using complementary methods (X-ray tomography and luminophores) to study earthworms bioturbation in an organic matter compartmented soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christoph Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10888,51 +10888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms' bioturbation under contrasting conditions of ionizing radiation and soil humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11157,77 +11157,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocols for Subtidal and Deep-Sea Benthic Oil Spill Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11308,77 +11308,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudflat Benthic Spill Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11442,51 +11442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of Hydrocarbons in Bioturbated Marine Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11494,51 +11494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Koukkou, Anna-Irini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBIAL BIOREMEDIATION OF NON-METALS: CURRENT RESEARCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, pp.55-92, 2011</w:t>
@@ -11606,51 +11606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11780,51 +11780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12131,51 +12131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela M&#225;ngano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cabrera de Leo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2025.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Millera Ferriz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Roic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105569" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04542751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03982275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rom&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Viejo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rom&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S Troncoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.105906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Ferrando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla Lompr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Franco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Commendatore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102444" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vallat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01536-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kristensen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Banta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151588" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13520" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425384v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. K. Dunn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welsh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Teasdale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Franck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120426" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.237" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nievas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.06.069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Gandar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5147-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Curwood Aller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150372v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauzeral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2015012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubosc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4373-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3906-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corsellis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4510-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4800-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4167-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Nada&#239;-Monoury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12364" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GBG4JDJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1849-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1497-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/578872530E33A38563CDDCA2004CCDAB04393A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lindqvist" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Eriksson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.06.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stauffert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065347" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Simo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874450801206010053" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#227;&#169; Luis Esteves" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0907-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.07.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Elisabet Hedman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas S. Gunnarsson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Samuelsson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.06.026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald Belley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Sundby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gagnon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-009-0339-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z07WMS8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390300v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagauz&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouanneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecroart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soltwedel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lansard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Hasemann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881049v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soltwedel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hasemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elanor Bell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2008.6.307" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256326v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-008-9033-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485416v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07031" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780252v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.12.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315640v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734368v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duport" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Caradec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pancost" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.04.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084759v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tremblay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780272v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.04.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-005-4890-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083295v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780284v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tage Dalsgaard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Engstr&#246;m" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.07.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758611v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266185" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780275v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757304v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2004.02.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761763v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Str&#246;mberg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ringdahl" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00531-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224003321586426" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875777v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Long" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Montety" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;mer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00532-4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00139-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763824v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00317-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315401004751" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772293v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Arnoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Campion" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00012-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777893v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00285-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777965v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(97)00358-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565175v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumenq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Asia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Bertrand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(97)00023-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5957BHCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735219v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)85018-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C786360E44993625515866725DCFE767F78B7B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Ledr&#233;au" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1002931432250" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79E9EA2BD0EE2FA8A11DF79AB6F0BEBDB73278A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rivet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6535(94)90084-1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995729v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cadiou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00702462" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D8P2CNPC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967246v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duboscq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2017.1.634" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03867757v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christoph Poggiale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129394v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2014_39" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968493v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783662451786" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_52" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657077v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652257v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Stauffert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Huang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vitte" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093002v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395435v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfcb21ee7641de0747a8f73aad367e76e8be36bd;origin=https://hal.archives-ouvertes.fr/hal-05395435;visit=swh:1:snp:fa3063709a10a1a30066b37f9649767648fde085;anchor=swh:1:rel:0984f92063e08463177f07479715f043e70f9525;path=/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela M&#225;ngano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cabrera de Leo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2025.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Millera Ferriz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Roic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117285" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04542751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03982275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rom&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Viejo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rom&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S Troncoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.105906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Ferrando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla Lompr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Gonzalez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Franco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Commendatore" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102444" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vallat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01536-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kristensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Banta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151588" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13520" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425384v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. K. Dunn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welsh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Teasdale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Franck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120426" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.237" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nievas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.06.069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Gandar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5147-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Curwood Aller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150372v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauzeral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2015012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubosc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4373-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3906-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corsellis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4510-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4800-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4167-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Nada&#239;-Monoury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12364" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GBG4JDJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1849-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1497-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/578872530E33A38563CDDCA2004CCDAB04393A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lindqvist" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Eriksson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.06.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stauffert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065347" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#227;&#169; Luis Esteves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0907-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Simo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874450801206010053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.07.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Elisabet Hedman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas S. Gunnarsson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Samuelsson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.06.026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780263v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald Belley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Sundby" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gagnon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-009-0339-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z07WMS8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390300v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagauz&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouanneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecroart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soltwedel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lansard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Hasemann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881049v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soltwedel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hasemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elanor Bell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2008.6.307" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256326v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-008-9033-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171096v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.12.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485416v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07031" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780252v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.022" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315640v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734368v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duport" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148497v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Caradec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pancost" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.04.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085737v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084759v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tremblay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.04.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-005-4890-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083295v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780284v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tage Dalsgaard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Engstr&#246;m" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.07.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758611v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266185" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780275v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757304v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2004.02.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875777v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Long" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Montety" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;mer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00532-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761763v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Str&#246;mberg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ringdahl" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00531-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256408v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780276v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224003321586426" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00139-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763824v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00317-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315401004751" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772293v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Arnoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Campion" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00012-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777893v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00285-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777965v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(97)00358-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565175v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumenq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Asia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Bertrand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(97)00023-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5957BHCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735219v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)85018-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C786360E44993625515866725DCFE767F78B7B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Ledr&#233;au" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1002931432250" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79E9EA2BD0EE2FA8A11DF79AB6F0BEBDB73278A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rivet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6535(94)90084-1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995729v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cadiou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00702462" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D8P2CNPC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967246v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duboscq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2017.1.634" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03867757v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christoph Poggiale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129394v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2014_39" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968493v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783662451786" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_52" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657077v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652257v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Stauffert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Huang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vitte" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093002v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395435v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfcb21ee7641de0747a8f73aad367e76e8be36bd;origin=https://hal.archives-ouvertes.fr/hal-05395435;visit=swh:1:snp:fa3063709a10a1a30066b37f9649767648fde085;anchor=swh:1:rel:0984f92063e08463177f07479715f043e70f9525;path=/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>