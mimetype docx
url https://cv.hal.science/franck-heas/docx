--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -215,6416 +215,6416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05550074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Santé au travail et IA : le droit existe déjà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://www.sante-et-travail.fr/sante-travail-et-ia-droit-existe-deja#article</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport du droit de l'Union Européenne au droit interne de la santé au travail, Regard historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 920-921-922, pp 45-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation collective d'entreprise et les enjeux environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action Juridique CFDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 262, pp 78-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accords QVCT : ne pas oublier le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://www.sante-et-travail.fr/sante-travail-et-ia-droit-existe-deja#article</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 262, pp 78-83</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation d'entreprise sur la qualité de vie et les conditions de travail, une deuxième génération d'accords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 06, pp.538-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La négociation d'entreprise sur la qualité de vie et les conditions de travail, une deuxième génération d'accords</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05089807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité de vie et des conditions de travail du point de vue du juriste, voie concertée de fonctionnement de l’entreprise ou renouvellement de la santé au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (54), pp 108-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vertus du dialogue comme principe de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.sante-et-travail.fr/vertus-du-dialogue-principe-prevention#article</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives du droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation du conjoint du chef d’entreprise en matière de santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 896, pp.185-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation ne fait pas la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp 26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constat médical d'inaptitude et procédure disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 06, pp.538-544</w:t>
+              <w:t xml:space="preserve">, 2023, 05, pp.431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Santé au travail et IA : le droit existe déjà</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04088675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reclassement du salarié inapte au regard des mentions de l'avis du médecin du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.895-898</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la pénibilité, un vocable étendard !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 901-902, pp 508-512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04271904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le management délétère n’est pas fautif !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (11), pp.942-945</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management, un déterminant des liens entre organisation du travail et santé mentale en jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.149-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désinsertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.909</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03425317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inaptitude du gérant non-salarié de succursale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03473035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consultation des représentants du personnel et licenciement du salarié inapte : une connexion évidente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.31-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle stratégie lors de la consultation du CSE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://www.sante-et-travail.fr/sante-travail-et-ia-droit-existe-deja#article</w:t>
+              <w:t xml:space="preserve">, 2021, pp 32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'apport du droit de l'Union Européenne au droit interne de la santé au travail, Regard historique</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ANI sur la santé au travail, pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03166993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité, une histoire de mots (maux) et de droit(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03193357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de travail et exigences de la protection de la santé et de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d'exposome à l'aune du droit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02866646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits des salariés éprouvés par le coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp 21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une représentation du personnel à géométrie variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp 28-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail se met (un peu) à l'heure écolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp 29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail est-il ouvert à la question environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° spécial, pp 109-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action sur les conditions de travail à l'heure du CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp 44-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation d'entreprise sur la qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réformes en droit du travail : affaiblissement ou opportunité pour le droit de la santé au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail 2016 à mi-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit Henri Capitant / Henri Capitant Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Panorama du droit français de 2016 à mi-2017, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouleversements du droit du travail : notre système de santé au travail reste-t-il garant des droits des salariés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du régime de l'inaptitude suite à la loi du 8 août 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 920-921-922, pp 45-53</w:t>
+              <w:t xml:space="preserve">, 2017, 823, pp.103-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs de la prévention au travail en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/regar.051.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp 26-27</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reclassement du salarié inapte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 295, pp.216-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut des conseillers prud'hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 et 08, pp.588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devenir de l'obligation de sécurité de résultat au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.10-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01304676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé au travail après la loi du 8 août 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Verkindt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité au travail, une problématique multidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 815, p. 339-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une reconfiguration des principes en santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut du stagiaire, obligations des organismes de formation et des entreprises d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.112-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01304694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et santé au travail, pour une connexion plus explicite dans la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.837-944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour du cadre d'exécution de l'obligation patronale de reclassement en cas de licenciement pour motif économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.335-339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01304689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux de la représentativité patronale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reclassement du salarié licencié pour motif économique et franchise commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 794, pp.574-579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La durée du travail dans les lieux de vie et d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité, un enjeu de santé au croisement du travail et de la retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 07 et 08, pp.598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement des conditions d'accueil des stagiaires en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 06, pp.413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercice de la médecine et salariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à un expert par le CHSCT en matière de pénibilité du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 779, pp.389-395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modification temporaire des fonctions du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 09, pp.490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des partenaires sociaux en matière de régulation de la pénibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 766, pp.348-355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réaffectation du salarié inapte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 06, pp.358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revitalisation des bassins d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de santé, handicap et discrimination en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentativité des organisations salariées et patronales en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits sur l'invention faite par le salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux de l'inaptitude à l'emploi en cas de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 05, pp.849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encadrement des stages dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation des relations professionnelles par le contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canal Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La situation du conjoint du chef d’entreprise en matière de santé au travail</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27, pp.14-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations sur le concept de dignité appliqué aux relations de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 896, pp.185-190</w:t>
+              <w:t xml:space="preserve">, 2010, pp.461-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, https://www.sante-et-travail.fr/vertus-du-dialogue-principe-prevention#article</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre ou ne pas être subordonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.405-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...67 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'auto-entrepreneur au regard du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénibilité et droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.17-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l'environnement en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.311</w:t>
+              <w:t xml:space="preserve">, 2009, 10, pp.565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Constat médical d'inaptitude et procédure disciplinaire</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement économique et exigences conventionnelles de reclassement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 09, pp.529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation du licenciement en cas d'inaptitude du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 06, pp.378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation collective du travail et sécurité des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.424-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la gestion prévisionnelle des emplois et des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.14-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités de la délégation de pouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.670</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'extension du droit du travail aux agents des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prééminence de la durée du travail sur la durée du contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.733</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations sur les processus normatifs en matière de relations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.306-313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au reclassement du salarié, en cas de restructuration de l’entreprise ou d’altération de sa santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.452-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contraintes formelles encadrant l’exécution de l’obligation patronale de reclassement en cas de licenciement pour motif économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination et admission de différences de traitement entre salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes de convenance dans le cadre des relations de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les négociations interprofessionnelles relatives à la pénibilité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.431</w:t>
+              <w:t xml:space="preserve">, 2006, 09 et 10, pp.834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.895-898</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère impératif des garanties protectrices reconnues au représentant du personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.123-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire de la pénibilité, un vocable étendard !</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reclassement au sein d’une association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 901-902, pp 508-512</w:t>
+              <w:t xml:space="preserve">, 2005, pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (11), pp.942-945</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension d'un accord cadre et absence de représentativité de l'organisation patronale signataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.149-166</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension d'un accord cadre et absence de représentativité de l'organisation patronale signataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.909</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principaux apports de la loi de programmation pour la cohésion sociale en matière de licenciement pour motif économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.270-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.1038</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de l'inaptitude sur l'emploi du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Consultation des représentants du personnel et licenciement du salarié inapte : une connexion évidente</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résiliation amiable du contrat de travail pour motif économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.31-37</w:t>
+              <w:t xml:space="preserve">, 2004, pp.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp 32-35</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de la déclaration d’inaptitude totale du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.541-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 03, pp.253</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence du défaut de respect de la procédure spéciale de licenciement d'un salarié protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.345-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 04, pp.300</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reclassement de l'agent public inapte à ses fonctions : un nouveau principe général du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périmètre de l'obligation de reclassement en matière de licenciement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 06, pp.524</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étendue des investigation patronales permettant de satisfaire à l'obligation de reclassement du salarié licencié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.504-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...4686 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528876v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03529190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de la notion de reclassement</w:t>
               </w:r>
@@ -6774,4547 +6774,4547 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels sont les facteurs de la souffrance au travail ? (participation à la table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La souffrance au travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers et Ecole du Centre-ouest des avocats, Feb 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux en matière de santé au travail face aux nouveaux modes d’organisation (participation à table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La santé au travail à l’aune de la porosité entre sphères professionnelle et personnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de science politique de Poitiers, Feb 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et cadrage normatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Sheppard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lhuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé au travail à l’aune de la porosité entre sphère professionnelle et sphère personnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, May 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la santé au travail : fondamentaux, points de repère et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès national Kiné France prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exposome, polyexpositions : enjeux scientifiques, sociaux et juridiques (participation à table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les (nouveaux) enjeux de la santé au travail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère du Travail, de la Santé, des Solidarités et de Familles; ANSES, DARES, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et de science politique de Poitiers, Feb 2025, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport du droit communautaire au droit de la santé au travail (avec Loïc Lerouge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Depuis Maastricht, 30 ans d’Europe sociale, La cour de justice et le droit social de l’Union européenne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Institut du travail, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport du droit communautaire au droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Depuis Maastricht, 30 ans d’Europe sociale. La Cour de justice et le droit social de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de l'Unviersité de Bordeaux, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation de la négociation collective d’entreprise à l’écologisation du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jus transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, ISSTO, Nov 2024, Rennes (Campus Villejean), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation du travail et santé mentale, le regard d'un juriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous du dialogue social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de l'université de Strasbourg, Jun 2024, Strasbourg / en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard juridique sur le sens du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail cherche sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg; Institut du travail de Strasbourg, Nov 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé mentale et organisation du travail, vecteurs des évolutions du droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Organisation du travail et risques psychosociaux, les apports de la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRS, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations du droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de la santé mentale dans l'organisation de l'entreprise à l'ère post-Covid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit et science politique de Montpellier, Feb 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la santé au travail des gens de théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque, Travail des gens de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et science politique de Guyancourt, Jan 2023, Guyancourt (78), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la santé au travail en France, quelles tendances et quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRASPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le juge social saisit l’organisation du travail et les pratiques managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal au secours de la justice sociale. Variations autour du procès France Télécom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, Oct 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03971667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations légales de l'employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COVID19 : Le nouveau monde du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences politiques de Nantes, Feb 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Covid et le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde de l'Association française de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDT, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions du droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Derek Jones</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Verkindt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Strasbourg, Dec 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Covid et le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde de l'Association française de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de droit du travail, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">40 ans de santé mentale au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « 40 ans de sciences sociales du travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSTO, Nov 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé, sécurité et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L'environnement dans le droit et la pratique des relations de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Planète social, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercher et classer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, May 2025, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Magord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres doctorales « Sur les chemins de la recherche en droit social »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Bordeaux, Jul 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers et Ecole du Centre-ouest des avocats, Feb 2025, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions exploratoires sur la mobilisation du concept d'exposome en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Congrès mondial Cielo Laboral « Le travail mondialisé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences politiques de Nantes, Sep 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Institut du travail, Jul 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation collective, qualité de vie au travail et numérisation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation du travail, Enjeux juridiques en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de sciences sociales de Poitiers, Mar 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut du travail de l'université de Strasbourg, Jun 2024, Strasbourg / en ligne, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations du droit de la santé au travail et la négociation collective : l'exemple de la qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel « Ages et travail » du CREAPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Institut du travail de l'Unviersité de Bordeaux, Jul 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail et droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Atteintes à l'environnement et santé : approches juridiques et enjeux transdisciplinaires »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit, d'économie et des sciences sociales de Tours, Nov 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2, ISSTO, Nov 2024, Rennes (Campus Villejean), France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations du droit de la santé au travail et la représentation du personnel en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat « Du CHSCT au CSE, La santé en question(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Institut Régional du Travail, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg; Institut du travail de Strasbourg, Nov 2023, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé au travail, quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Saint-Etienne, Feb 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INRS, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions du droit du travail en matière d'organisation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR Droit, sciences économiques et gestion de Vannes, Apr 2018, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Droit et science politique de Montpellier, Feb 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconnexion et télétravail : la mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit à la déconnexion et télétravail : quelles(s) contradiction(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit, d'économie et de gestion d'Angers, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et science politique de Guyancourt, Jan 2023, Guyancourt (78), France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation collective en matière de santé au travail en France : l'exemple de la qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du CRIMT sur « Quel type de travail pour le futur, Perturbations, expérimentations et re-régulation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal, Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'analyse des accords d'entreprise relatifs à la QVCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Congrès international CIELO Laboral 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IODE, Oct 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail et taille de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit des PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité des Congrès de Nantes, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit de Bordeaux, Jul 2021, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse, hésitations et aboutissements d'un dispositif complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pénibilité au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit d'économie et de gestion d'Avignon, Mar 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et des sciences politiques de Nantes, Feb 2021, Nantes, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01304659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique général de la pénibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien-être au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Septentrionales - ISTNF, ARS Nord – Pas-de-Calais, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française de droit du travail, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01342455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du régime de l'inaptitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Lille, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Verkindt</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonheur, Bien-être et qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctrines et réalité(s) du bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit, d'économie et de gestion d'Angers, Dec 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l'environnement en droit français du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès inaugural CIELO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Catolica Portuguesa, Sep 2016, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation collective, pénibilité et prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien-être au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Septentrionales - ISTNF, ARS Nord – Pas-de-Calais, Jun 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01342454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité au travail, quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de sciences politiques de Nantes, Jan 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01304665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension environnementale du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser et mettre en oeuvre les transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de sciences politiques de Nantes, Sep 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01304672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail en droit français du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Faculté de droit de Strasbourg, Dec 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Ecole des avocats de Sao Paulo, May 2014, Sao Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFDT, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention et pénibilité, Des liens à construire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Santé-Travail, « Les autorités médicales en questions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESP, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ISSTO, Nov 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les négociations relatives à la pénibilité des métiers portuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les expositions professionnelles aux cancérogènes dans les métiers portuaires, Connaissance, prévention : enjeux de santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet ESCALES, Mar 2014, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Planète social, Nov 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations du droit français du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Congrès international de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de l'université Sao Judas de Sao Paulo, May 2014, Sao Paulo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et des sciences politiques de Nantes, Sep 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice salarié de la médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exercice de la médecine face aux mutations du modèle libéral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme Ange-Guépin, Jan 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et de sciences sociales de Poitiers, Mar 2019, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des risques psychosociaux en droit français du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Comparisk 2013 « Approche comparée des risques psychosociaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Bordeaux, Jan 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, May 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux de vie et d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les établissements et services sociaux et médico-sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit d'Angers, Nov 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit, d'économie et des sciences sociales de Tours, Nov 2019, Tours, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité et santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTEFP, Oct 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit, d'économie et de gestion d'Angers, Nov 2018, Angers, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénibilité, loi et dialogue social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bien-être, c'est rentable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences politiques de Nantes, Mar 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les fonctions du droit du travail en matière d'organisation du travail</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux de l'inaptitude à l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap et aptitude à l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 2 Panthéon-Assas, May 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue social et pénibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres Droit Santé travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Santé au Travail du Nord de la France, Dec 2011, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les âges de la vie et le bien-être : des modèles possibles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau universitaire de recherche en Pays de la Loire, May 2011, Le Croisic, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard croisé sur la représentativité des organisations salariées et patronales en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47e Congrès de l'ACRI / Colloque international du CRIMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval à Québec, Jun 2010, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination et santé en droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UFR Droit, sciences économiques et gestion de Vannes, Apr 2018, Vannes, France</w:t>
+              <w:t xml:space="preserve">, Centre d'Etude et de Recherche en Santé-Travail-Environnement, Faculté de droit de Lille 2, Jan 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Institut Régional du Travail, Dec 2018, Nancy, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autoentrepreneur au regard du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autoentrepreneur et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences politiques de l'université de Nantes, Oct 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La santé au travail, quelles perspectives ?</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un renforcement de la prévention au travail pour limiter les reclassements et la pénibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque franco-canadien "La santé au travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille Grand Palais, Jun 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dignité et travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les aspects juridiques du travail et de sécurité du travail des femmes dans le secteur maritime/pêche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée maritime, Nov 2009, Bilbao, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité : un renouvellement de la prise en compte de la santé au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé au travail à l’épreuve des nouveaux risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne-sud, Oct 2008, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche de la pénibilité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Faculté de droit de Saint-Etienne, Feb 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">, ISSTO, Mar 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal, Oct 2018, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences juridiques du constat d’inaptitude du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences politiques de l’université de Bretagne occidentale, Apr 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaptitude et emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inaptitude et maintien dans l’emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cité des Congrès de Nantes, Jun 2017, Nantes, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des représentants du personnel en matière de santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé au travail : avancées et turbulences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDT, Nov 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Les Septentrionales - ISTNF, ARS Nord – Pas-de-Calais, Jun 2016, Lille, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques et entreprise, Les risques saisis par le droit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques naturels et technologiques, Politiques de prévention et techniques d’indemnisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Maine, Jan 2004, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...2000 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119391v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04119381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de l’inaptitude physique du travailleur : état comparé entre le statut de la Fonction publique territoriale et le droit du travail</w:t>
               </w:r>
@@ -12191,207 +12191,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, 413 p, 2022, Paradigme, 9 782390 133575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Santé mentale et organisation du travail, Approche juridique et regards croisés (F. Héas dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 400 p., 2022, 978-2-247-21538-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baudel</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03780891v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03845559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit du travail</w:t>
               </w:r>
@@ -13486,1520 +13486,1520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La santé mentale en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Santé mentale et organisation du travail, Approche juridique et regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp 73-82, 2022, 978-2-247-21538-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rôle des services de prévention et de santé au travail en matière de santé mentale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Héas; Marie Baudel; Sonia Desmoulin-Canselier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé mentale et organisation du travail : approche juridique et regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2022, 978-2-247-21538-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Droit du travail et technologies de l'information et de la communication, Bernard Bossu (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp 181-197, 2022, Planète social, 978-2-7110-3720-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La santé mentale en droit du travail</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jeunesse au prisme du droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Liber amicorum, Mélanges en l'honneur de Pierre-Yves verkindt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ - Lextenso, pp 209-220, 2022, 978-2-275-11149-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos sur la santé au travail, champ emblématique des évolutions du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Pagani K., Dargent L. (dir.), L’avocat face à l’évolution du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lefevbre Dalloz, pp.40-43, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d’organisation du travail en droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Santé mentale et organisation du travail, Approche juridique et regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dalloz, pp 73-82, 2022, 978-2-247-21538-6</w:t>
+              <w:t xml:space="preserve">, Dalloz, pp 5-14, 2022, 978-2-247-21538-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer en faveur de la médecine du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Charbonneau; Olga Fotinopoulou-Basurko; François Mandin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail et la mer, Liber amicorum en hommage à Patrick Chaumette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. PEDONE, 2021, 9782233009913</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation collective et numérisation du travail, L'exemple du télétravail et de la déconnexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Lerouge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation du travail, Enjeux juridiques et sociaux en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.89-112, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves réflexions sur la santé mentale en droit français du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lourdes Mella Mendez; Rafael Encinas de Munagorri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Globalizacion y digitalizacion del mercado de trabajo ; propuestas para un empleo sostenible y decente,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomson Reuters ARANZADI, pp 709-720, 2021, 978-84-1345-760-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonheur, bien-être et qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lemaire, Félicien and Blondel, Serge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctrines et réalité(s) du bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.227-238, 2019, 978-2-84934-337-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit du travail et prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.IX-XI, 2019, Bibliothèque de droit social, 978-2-275-06455-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail déjà flexible pour les PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourgninaud, V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit des PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Connaissances et Savoirs, pp.131-147, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension environnementale du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Van Lang, Agathe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser et mettre en oeuvre les transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.243-254, 2018, 978-2-84934-294-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prevention of Psychosocial Risks in Labour Law: Role of the Law and Collective Bargaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lerouge, Loïc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychosocial Risks in Labour and Social Security Law: A Comparative Legal Overview from Europe, North America, Australia and Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.67-78, 2017, Aligning Perspectives on Health, Safety and Well-Being, 978-3-319-63065-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-63065-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité par le prisme des dispositifs légaux de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Del Sol, Marion and Héas, Franck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations sur et autour de l'inaptitude en santé-travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès Editions, pp.187-216, 2016, Colloques et congrès, 978-2-36630-047-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap, santé et discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Bossu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discriminations et égalité de traitement en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEZLINIA éditions, pp.109-133, 2013, 978-2-36967-001-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dignité au travail : application d'un principe du droit du travail au secteur maritime ou la difficile confrontation norme/identité culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 2022, 978-2-247-21538-6</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Proutière-Maulion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Aspectos laborales y de seguridade social de las mujeres en el sector maritimio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Servicio de Publicaciones des Gobierno, pp 55-83, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ - Lextenso, pp 209-220, 2022, 978-2-275-11149-0</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité, une nouvelle approche de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Dedessus-le-Moustier; Florence Douguet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé à l'épreuve des nouveaux risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, pp.41-51, 2010, 978-2-7430-1235-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lefevbre Dalloz, pp.40-43, 2022</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le particularisme des relations professionnelles au sein de groupements d’employeurs bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Berthe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler dans un groupement d’employeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.29-45, 2006, 978-2-7535-0355-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp 5-14, 2022, 978-2-247-21538-6</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réglementation, déréglementation, re-réglementation : quelle voie pour la production normative communautaire en matière sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Bourreau-Dubois; B. Jeandidier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie sociale et droit, XXVIe Journées de l'Association d'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.259-273, 2006, 2-296-01334-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...950 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Clavel</w:t>
-[...35 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03759167v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03759169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bref état de lieux juridiques des systèmes de formation professionnelle continue dans l'Union européenne</w:t>
               </w:r>
@@ -15562,77 +15562,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion del Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRESS-Mire; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022, 468 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16185,51 +16185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550074v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucchini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05485653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100717v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03263467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni Quinton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.615" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.051.0127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Verkindt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538621v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241163v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538911v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529190v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Jones" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sheppard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637700v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810387v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04094551v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04094566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04094582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971667v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magord" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484186v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118976v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119007v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118990v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119087v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099418v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342454v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119113v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119168v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119185v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119214v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119231v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119237v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119246v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119256v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119307v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119391v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119381v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119418v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449615v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chantal Hardy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247901v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845559v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379845v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383223v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auzero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Baugard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bonnech&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/proposition-de-code-du-travail.html#product_tabs" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342330v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/travail-et-activite-humaine/204-variations-sur-et-autour-de-linaptitude-en-sante-travail.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304707v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762156v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780902v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660959v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne : https://iode.univ-rennes1.fr/actualites/plus-dassurance-sante-pour-moins-de-protection-le-patient-face-au-marche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759147v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780900v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04351540v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799335v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780897v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759151v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759153v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-du-travail-et-prevention-9782275064550.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303503v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318580v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63065-6_5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318257v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759158v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759165v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759163v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759167v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clavel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759169v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762194v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762195v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762199v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333563v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Epiard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gautron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giffard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411532v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Maulion Proutiere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maulion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Guichard-Claudic" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean - Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Couderc-Morandeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Emane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550074v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucchini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05485653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03263467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni Quinton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.615" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.051.0127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Verkindt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538911v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sheppard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484164v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04094551v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04094566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04094582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971667v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119007v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484186v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magord" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119099v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119087v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099418v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119168v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119214v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119246v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119266v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119307v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119418v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449615v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chantal Hardy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247901v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845559v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379845v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383223v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auzero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Baugard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bonnech&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/proposition-de-code-du-travail.html#product_tabs" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342330v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/travail-et-activite-humaine/204-variations-sur-et-autour-de-linaptitude-en-sante-travail.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304707v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762156v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780902v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660959v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne : https://iode.univ-rennes1.fr/actualites/plus-dassurance-sante-pour-moins-de-protection-le-patient-face-au-marche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04351540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759147v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799335v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780897v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759151v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759153v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313205v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312990v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-du-travail-et-prevention-9782275064550.html" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303503v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318054v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318580v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63065-6_5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318257v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759158v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759167v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clavel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762194v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762195v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762199v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333563v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Epiard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gautron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giffard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411532v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Maulion Proutiere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maulion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Guichard-Claudic" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean - Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Couderc-Morandeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Emane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>