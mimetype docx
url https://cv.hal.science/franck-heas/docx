--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -637,5994 +637,5994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La négociation ne fait pas la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp 26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation du conjoint du chef d’entreprise en matière de santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 896, pp.185-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des vertus du dialogue comme principe de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://www.sante-et-travail.fr/vertus-du-dialogue-principe-prevention#article</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perspectives du droit de la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Marant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 05, pp.311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04100717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La situation du conjoint du chef d’entreprise en matière de santé au travail</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constat médical d'inaptitude et procédure disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04088675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reclassement du salarié inapte au regard des mentions de l'avis du médecin du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.895-898</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la pénibilité, un vocable étendard !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 896, pp.185-190</w:t>
+              <w:t xml:space="preserve">, 2023, 901-902, pp 508-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La négociation ne fait pas la loi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04271904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le management délétère n’est pas fautif !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (11), pp.942-945</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management, un déterminant des liens entre organisation du travail et santé mentale en jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.149-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inaptitude du gérant non-salarié de succursale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03473035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consultation des représentants du personnel et licenciement du salarié inapte : une connexion évidente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.31-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désinsertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.909</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03425317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle stratégie lors de la consultation du CSE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp 26-27</w:t>
+              <w:t xml:space="preserve">, 2021, pp 32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Constat médical d'inaptitude et procédure disciplinaire</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ANI sur la santé au travail, pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.431</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le reclassement du salarié inapte au regard des mentions de l'avis du médecin du travail</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03166993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité, une histoire de mots (maux) et de droit(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.895-898</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire de la pénibilité, un vocable étendard !</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03193357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de travail et exigences de la protection de la santé et de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits des salariés éprouvés par le coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp 21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d'exposome à l'aune du droit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02866646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une représentation du personnel à géométrie variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp 28-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail se met (un peu) à l'heure écolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp 29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail est-il ouvert à la question environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° spécial, pp 109-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action sur les conditions de travail à l'heure du CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp 44-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation d'entreprise sur la qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réformes en droit du travail : affaiblissement ou opportunité pour le droit de la santé au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail 2016 à mi-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit Henri Capitant / Henri Capitant Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Panorama du droit français de 2016 à mi-2017, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouleversements du droit du travail : notre système de santé au travail reste-t-il garant des droits des salariés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du régime de l'inaptitude suite à la loi du 8 août 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 901-902, pp 508-512</w:t>
+              <w:t xml:space="preserve">, 2017, 823, pp.103-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand le management délétère n’est pas fautif !</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs de la prévention au travail en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/regar.051.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut des conseillers prud'hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (11), pp.942-945</w:t>
+              <w:t xml:space="preserve">, 2017, 07 et 08, pp.588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.149-166</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reclassement du salarié inapte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 295, pp.216-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Franck Héas</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé au travail après la loi du 8 août 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Verkindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11, pp.909</w:t>
+              <w:t xml:space="preserve">, 2016, 11, pp.921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'inaptitude du gérant non-salarié de succursale</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devenir de l'obligation de sécurité de résultat au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.10-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01304676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité au travail, une problématique multidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 815, p. 339-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une reconfiguration des principes en santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.1038</w:t>
+              <w:t xml:space="preserve">, 2016, 06, pp.531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Consultation des représentants du personnel et licenciement du salarié inapte : une connexion évidente</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et santé au travail, pour une connexion plus explicite dans la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.837-944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut du stagiaire, obligations des organismes de formation et des entreprises d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.112-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01304694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour du cadre d'exécution de l'obligation patronale de reclassement en cas de licenciement pour motif économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.31-37</w:t>
+              <w:t xml:space="preserve">, 2015, pp.335-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp 32-35</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01304689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reclassement du salarié licencié pour motif économique et franchise commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 794, pp.574-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux de la représentativité patronale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La durée du travail dans les lieux de vie et d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité, un enjeu de santé au croisement du travail et de la retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 07 et 08, pp.598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement des conditions d'accueil des stagiaires en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 06, pp.413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercice de la médecine et salariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à un expert par le CHSCT en matière de pénibilité du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 779, pp.389-395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modification temporaire des fonctions du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 09, pp.490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des partenaires sociaux en matière de régulation de la pénibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 766, pp.348-355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revitalisation des bassins d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réaffectation du salarié inapte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 06, pp.358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de santé, handicap et discrimination en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentativité des organisations salariées et patronales en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits sur l'invention faite par le salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux de l'inaptitude à l'emploi en cas de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 05, pp.849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encadrement des stages dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation des relations professionnelles par le contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canal Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un ANI sur la santé au travail, pour quoi faire ?</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27, pp.14-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations sur le concept de dignité appliqué aux relations de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.461-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénibilité et droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.17-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre ou ne pas être subordonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.405-417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'auto-entrepreneur au regard du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l'environnement en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités de la délégation de pouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.670</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la gestion prévisionnelle des emplois et des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.14-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement économique et exigences conventionnelles de reclassement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 09, pp.529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation du licenciement en cas d'inaptitude du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 06, pp.378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation collective du travail et sécurité des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.424-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'extension du droit du travail aux agents des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prééminence de la durée du travail sur la durée du contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.733</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contraintes formelles encadrant l’exécution de l’obligation patronale de reclassement en cas de licenciement pour motif économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations sur les processus normatifs en matière de relations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.306-313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au reclassement du salarié, en cas de restructuration de l’entreprise ou d’altération de sa santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.452-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination et admission de différences de traitement entre salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes de convenance dans le cadre des relations de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les négociations interprofessionnelles relatives à la pénibilité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 03, pp.253</w:t>
+              <w:t xml:space="preserve">, 2006, 09 et 10, pp.834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 04, pp.300</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère impératif des garanties protectrices reconnues au représentant du personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.123-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrat de travail et exigences de la protection de la santé et de l'environnement</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principaux apports de la loi de programmation pour la cohésion sociale en matière de licenciement pour motif économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.270-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reclassement au sein d’une association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.49-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension d'un accord cadre et absence de représentativité de l'organisation patronale signataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension d'un accord cadre et absence de représentativité de l'organisation patronale signataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de l'inaptitude sur l'emploi du salarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 50</w:t>
+              <w:t xml:space="preserve">, 2005, 24, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 06, pp.524</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résiliation amiable du contrat de travail pour motif économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp 21-23</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de la déclaration d’inaptitude totale du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.541-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp 28-29</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence du défaut de respect de la procédure spéciale de licenciement d'un salarié protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.345-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp 29-31</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reclassement de l'agent public inapte à ses fonctions : un nouveau principe général du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° spécial, pp 109-121</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étendue des investigation patronales permettant de satisfaire à l'obligation de reclassement du salarié licencié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.504-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp 44-45</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périmètre de l'obligation de reclassement en matière de licenciement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...4332 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529190v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03528876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de la notion de reclassement</w:t>
               </w:r>
@@ -6774,3926 +6774,3926 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux en matière de santé au travail face aux nouveaux modes d’organisation (participation à table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La santé au travail à l’aune de la porosité entre sphères professionnelle et personnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de science politique de Poitiers, Feb 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et cadrage normatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Sheppard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lhuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé au travail à l’aune de la porosité entre sphère professionnelle et sphère personnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, May 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la santé au travail : fondamentaux, points de repère et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès national Kiné France prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs de la souffrance au travail ? (participation à la table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La souffrance au travail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers et Ecole du Centre-ouest des avocats, Feb 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et de science politique de Poitiers, Feb 2025, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposome, polyexpositions : enjeux scientifiques, sociaux et juridiques (participation à table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les (nouveaux) enjeux de la santé au travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère du Travail, de la Santé, des Solidarités et de Familles; ANSES, DARES, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation du travail et santé mentale, le regard d'un juriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous du dialogue social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de l'université de Strasbourg, Jun 2024, Strasbourg / en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport du droit communautaire au droit de la santé au travail (avec Loïc Lerouge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Depuis Maastricht, 30 ans d’Europe sociale, La cour de justice et le droit social de l’Union européenne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Institut du travail, Jul 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport du droit communautaire au droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Depuis Maastricht, 30 ans d’Europe sociale. La Cour de justice et le droit social de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de l'Unviersité de Bordeaux, Jul 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation de la négociation collective d’entreprise à l’écologisation du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jus transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, ISSTO, Nov 2024, Rennes (Campus Villejean), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé mentale et organisation du travail, vecteurs des évolutions du droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Organisation du travail et risques psychosociaux, les apports de la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRS, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard juridique sur le sens du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail cherche sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg; Institut du travail de Strasbourg, Nov 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations du droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de la santé mentale dans l'organisation de l'entreprise à l'ère post-Covid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit et science politique de Montpellier, Feb 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la santé au travail des gens de théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque, Travail des gens de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et science politique de Guyancourt, Jan 2023, Guyancourt (78), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la santé au travail en France, quelles tendances et quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRASPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le juge social saisit l’organisation du travail et les pratiques managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Derek Jones</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal au secours de la justice sociale. Variations autour du procès France Télécom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, Oct 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03971667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Covid et le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde de l'Association française de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de droit du travail, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions du droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colleen Sheppard</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Verkindt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Strasbourg, Dec 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations légales de l'employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COVID19 : Le nouveau monde du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences politiques de Nantes, Feb 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Covid et le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde de l'Association française de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDT, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">40 ans de santé mentale au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « 40 ans de sciences sociales du travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSTO, Nov 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé, sécurité et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L'environnement dans le droit et la pratique des relations de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Planète social, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercher et classer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, May 2025, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Magord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres doctorales « Sur les chemins de la recherche en droit social »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Bordeaux, Jul 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions exploratoires sur la mobilisation du concept d'exposome en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Congrès mondial Cielo Laboral « Le travail mondialisé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences politiques de Nantes, Sep 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ministère du Travail, de la Santé, des Solidarités et de Familles; ANSES, DARES, Sep 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail et droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Atteintes à l'environnement et santé : approches juridiques et enjeux transdisciplinaires »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit, d'économie et des sciences sociales de Tours, Nov 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Institut du travail, Jul 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation collective, qualité de vie au travail et numérisation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation du travail, Enjeux juridiques en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de sciences sociales de Poitiers, Mar 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Institut du travail de l'Unviersité de Bordeaux, Jul 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations du droit de la santé au travail et la négociation collective : l'exemple de la qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel « Ages et travail » du CREAPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2, ISSTO, Nov 2024, Rennes (Campus Villejean), France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconnexion et télétravail : la mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit à la déconnexion et télétravail : quelles(s) contradiction(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit, d'économie et de gestion d'Angers, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut du travail de l'université de Strasbourg, Jun 2024, Strasbourg / en ligne, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions du droit du travail en matière d'organisation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR Droit, sciences économiques et gestion de Vannes, Apr 2018, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg; Institut du travail de Strasbourg, Nov 2023, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations du droit de la santé au travail et la représentation du personnel en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat « Du CHSCT au CSE, La santé en question(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Institut Régional du Travail, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INRS, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé au travail, quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Saint-Etienne, Feb 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Droit et science politique de Montpellier, Feb 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation collective en matière de santé au travail en France : l'exemple de la qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du CRIMT sur « Quel type de travail pour le futur, Perturbations, expérimentations et re-régulation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal, Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et science politique de Guyancourt, Jan 2023, Guyancourt (78), France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'analyse des accords d'entreprise relatifs à la QVCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Congrès international CIELO Laboral 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail et taille de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit des PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité des Congrès de Nantes, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IODE, Oct 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse, hésitations et aboutissements d'un dispositif complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pénibilité au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit d'économie et de gestion d'Avignon, Mar 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et des sciences politiques de Nantes, Feb 2021, Nantes, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01304659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique général de la pénibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien-être au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Septentrionales - ISTNF, ARS Nord – Pas-de-Calais, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFDT, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01342455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du régime de l'inaptitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Lille, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Verkindt</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonheur, Bien-être et qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctrines et réalité(s) du bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit, d'économie et de gestion d'Angers, Dec 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l'environnement en droit français du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès inaugural CIELO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Catolica Portuguesa, Sep 2016, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation collective, pénibilité et prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien-être au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Septentrionales - ISTNF, ARS Nord – Pas-de-Calais, Jun 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01342454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité au travail, quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de sciences politiques de Nantes, Jan 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01304665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension environnementale du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser et mettre en oeuvre les transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de sciences politiques de Nantes, Sep 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01304672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention et pénibilité, Des liens à construire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Santé-Travail, « Les autorités médicales en questions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESP, Nov 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail en droit français du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Faculté de droit de Strasbourg, Dec 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Ecole des avocats de Sao Paulo, May 2014, Sao Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française de droit du travail, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les négociations relatives à la pénibilité des métiers portuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les expositions professionnelles aux cancérogènes dans les métiers portuaires, Connaissance, prévention : enjeux de santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet ESCALES, Mar 2014, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ISSTO, Nov 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations du droit français du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Congrès international de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de l'université Sao Judas de Sao Paulo, May 2014, Sao Paulo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Planète social, Nov 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice salarié de la médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exercice de la médecine face aux mutations du modèle libéral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme Ange-Guépin, Jan 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit de Bordeaux, Jul 2021, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des risques psychosociaux en droit français du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Comparisk 2013 « Approche comparée des risques psychosociaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Bordeaux, Jan 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et des sciences politiques de Nantes, Sep 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux de vie et d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les établissements et services sociaux et médico-sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit d'Angers, Nov 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et de sciences sociales de Poitiers, Mar 2019, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité et santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTEFP, Oct 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, May 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénibilité, loi et dialogue social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bien-être, c'est rentable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences politiques de Nantes, Mar 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit, d'économie et des sciences sociales de Tours, Nov 2019, Tours, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue social et pénibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres Droit Santé travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Santé au Travail du Nord de la France, Dec 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Institut Régional du Travail, Dec 2018, Nancy, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux de l'inaptitude à l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap et aptitude à l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 2 Panthéon-Assas, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La santé au travail, quelles perspectives ?</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les âges de la vie et le bien-être : des modèles possibles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau universitaire de recherche en Pays de la Loire, May 2011, Le Croisic, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination et santé en droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Faculté de droit de Saint-Etienne, Feb 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">, Centre d'Etude et de Recherche en Santé-Travail-Environnement, Faculté de droit de Lille 2, Jan 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UFR Droit, sciences économiques et gestion de Vannes, Apr 2018, Vannes, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard croisé sur la représentativité des organisations salariées et patronales en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47e Congrès de l'ACRI / Colloque international du CRIMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval à Québec, Jun 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...1724 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119256v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04119266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autoentrepreneur au regard du droit du travail</w:t>
               </w:r>
@@ -13008,422 +13008,564 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La restriction des droits des salariés, Proposition d’une histoire courte et récente du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Q. Lohou, M. Boninchi, K. Barragan et S. Desgré (dir.), Quelles histoires du droit social ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp 193-202, 2026, 979-10-413-0466-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit de la santé au travail des gens de théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Lopez B. et Monnier F. (dir.), Travail des gens de théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des risques en entreprise et droit de la santé au travail, Quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Desbarats I., Blin-Franchomme M.-P., Jazottes G., Mendoza-Caminade A. (dir.), L'entreprise résiliente - Risques globaux et sanitaires, transition écologique, innovation sociétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp 237-244, 2023, 978-2-7110-3797-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques enseignements du côté du droit de la santé au travail, en lien avec la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Itinéraires d’un juriste, Mélanges en l’honneur de Marc Véricel, Combet M., Knetsch J., Pignarre G., Vernac S. et Zolomian M. (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Mare &amp; Martin, pp.185-197, 2023, 978-2-84934-654-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp 237-244, 2023, 978-2-7110-3797-1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation globale du travail doit être considérée comme le déterminant de la santé des personnes au travail (entretien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in J.E. Grésy et P. Emont (dir.), La qualité de vie et des conditions de travail, L’affaire de tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 61-64, 2023, 9782710146391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp 61-64, 2023, 9782710146391</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Droit du travail et technologies de l'information et de la communication, Bernard Bossu (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp 181-197, 2022, Planète social, 978-2-7110-3720-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une mobilisation renforcée des exigences générales de prévention en matière de santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Santé mentale et organisation du travail, Approche juridique et regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp 329-338, 2022, 978-2-247-21538-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge du risque santé via la négociation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josépha Dirringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13433,165 +13575,165 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IODE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-124, 2022, Amplitude du droit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé mentale en droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Santé mentale et organisation du travail, Approche juridique et regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp 73-82, 2022, 978-2-247-21538-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle des services de prévention et de santé au travail en matière de santé mentale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13611,1608 +13753,1539 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Héas; Marie Baudel; Sonia Desmoulin-Canselier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé mentale et organisation du travail : approche juridique et regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 2022, 978-2-247-21538-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp 181-197, 2022, Planète social, 978-2-7110-3720-9</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jeunesse au prisme du droit de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Liber amicorum, Mélanges en l'honneur de Pierre-Yves verkindt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ - Lextenso, pp 209-220, 2022, 978-2-275-11149-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ - Lextenso, pp 209-220, 2022, 978-2-275-11149-0</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos sur la santé au travail, champ emblématique des évolutions du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Pagani K., Dargent L. (dir.), L’avocat face à l’évolution du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lefevbre Dalloz, pp.40-43, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lefevbre Dalloz, pp.40-43, 2022</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d’organisation du travail en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Santé mentale et organisation du travail, Approche juridique et regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp 5-14, 2022, 978-2-247-21538-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp 5-14, 2022, 978-2-247-21538-6</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer en faveur de la médecine du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Charbonneau; Olga Fotinopoulou-Basurko; François Mandin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail et la mer, Liber amicorum en hommage à Patrick Chaumette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. PEDONE, 2021, 9782233009913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions A. PEDONE, 2021, 9782233009913</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation collective et numérisation du travail, L'exemple du télétravail et de la déconnexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Lerouge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation du travail, Enjeux juridiques et sociaux en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.89-112, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.89-112, 2021</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves réflexions sur la santé mentale en droit français du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lourdes Mella Mendez; Rafael Encinas de Munagorri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Globalizacion y digitalizacion del mercado de trabajo ; propuestas para un empleo sostenible y decente,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomson Reuters ARANZADI, pp 709-720, 2021, 978-84-1345-760-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Thomson Reuters ARANZADI, pp 709-720, 2021, 978-84-1345-760-4</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonheur, bien-être et qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lemaire, Félicien and Blondel, Serge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctrines et réalité(s) du bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.227-238, 2019, 978-2-84934-337-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.227-238, 2019, 978-2-84934-337-1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit du travail et prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.IX-XI, 2019, Bibliothèque de droit social, 978-2-275-06455-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGDJ</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.IX-XI, 2019, Bibliothèque de droit social, 978-2-275-06455-0</w:t>
+                <w:t xml:space="preserve">hal-03312990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail déjà flexible pour les PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourgninaud, V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit des PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Connaissances et Savoirs, pp.131-147, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Connaissances et Savoirs, pp.131-147, 2018</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension environnementale du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Van Lang, Agathe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser et mettre en oeuvre les transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.243-254, 2018, 978-2-84934-294-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prevention of Psychosocial Risks in Labour Law: Role of the Law and Collective Bargaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lerouge, Loïc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychosocial Risks in Labour and Social Security Law: A Comparative Legal Overview from Europe, North America, Australia and Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.67-78, 2017, Aligning Perspectives on Health, Safety and Well-Being, 978-3-319-63065-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-63065-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-63065-6_5⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03318580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité par le prisme des dispositifs légaux de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Del Sol, Marion and Héas, Franck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations sur et autour de l'inaptitude en santé-travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès Editions, pp.187-216, 2016, Colloques et congrès, 978-2-36630-047-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Octarès Editions, pp.187-216, 2016, Colloques et congrès, 978-2-36630-047-5</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap, santé et discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Bossu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discriminations et égalité de traitement en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEZLINIA éditions, pp.109-133, 2013, 978-2-36967-001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, HEZLINIA éditions, pp.109-133, 2013, 978-2-36967-001-1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénibilité, une nouvelle approche de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Dedessus-le-Moustier; Florence Douguet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé à l'épreuve des nouveaux risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, pp.41-51, 2010, 978-2-7430-1235-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dignité au travail : application d'un principe du droit du travail au secteur maritime ou la difficile confrontation norme/identité culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Proutière-Maulion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Aspectos laborales y de seguridade social de las mujeres en el sector maritimio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Servicio de Publicaciones des Gobierno, pp 55-83, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier, pp.41-51, 2010, 978-2-7430-1235-9</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le particularisme des relations professionnelles au sein de groupements d’employeurs bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Berthe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler dans un groupement d’employeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.29-45, 2006, 978-2-7535-0355-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.29-45, 2006, 978-2-7535-0355-7</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réglementation, déréglementation, re-réglementation : quelle voie pour la production normative communautaire en matière sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Bourreau-Dubois; B. Jeandidier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie sociale et droit, XXVIe Journées de l'Association d'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.259-273, 2006, 2-296-01334-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Clavel</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.259-273, 2006, 2-296-01334-1</w:t>
+                <w:t xml:space="preserve">halshs-03759167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bref état de lieux juridiques des systèmes de formation professionnelle continue dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Maggi-Germain; Agnès Pélage. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les évolutions de la formation professionnelle : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp 127-140, 2003, 2-11-005384-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, pp 127-140, 2003, 2-11-005384-4</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subordination et travail temporaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Chauchard; Anne-Chantal Hardy-Dubernet; Jean-Yves Kerbourc'h. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La subordination dans le travail : analyse juridique et sociologique de l'évolution des formes d'autonomie et de contrôle dans la relation de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.93-107, 2003, Cahier travail et emploi, 2-11-005511-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, pp.93-107, 2003, Cahier travail et emploi, 2-11-005511-1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au reclassement et plan de sauvegarde de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Willmann; Jean-Yves Kerbourc'h. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le licenciement pour motif économique après la loi de modernisation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Juris-Classeur, pp 273-289, 2002, 2-7111-3494-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15222,147 +15295,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du cadre juridique du droit de la formation professionnelle continue : un changement de paradigmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Epiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00333563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15372,147 +15445,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire l'insertion des travailleurs handicapés : le rôle de la négociation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blatgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gosseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00411532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15522,523 +15595,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du travail et santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRESS-Mire; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022, 468 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
+                <w:t xml:space="preserve">hal-03693825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Maulion Proutiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Baudel</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Maulion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion del Sol</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Guichard-Claudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean - François Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Couderc-Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRESS-Mire; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022, 468 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Nantes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaele Maulion Proutiere</w:t>
+                <w:t xml:space="preserve">halshs-01405310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de santé au travail et cancers : Les expositions à supprimer dans les métiers portuaires. Une recherche-­‐action sur le Grand Port Maritime de Nantes / Saint-­‐Nazaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helen Maulion</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Guichard-Claudic</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Emane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean - François Bigot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Couderc-Morandeau</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01053748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la représentativité patronale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Nantes. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Dares Ministère de l’Économie, de l’industrie et de l’emploi – Ministère du Travail, des relations sociales, de la famille, de la solidarité et de la ville. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...161 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02442784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16185,51 +16258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550074v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucchini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05485653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03263467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni Quinton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.615" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.051.0127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Verkindt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538911v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sheppard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484164v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04094551v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04094566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04094582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971667v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119007v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484186v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magord" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119099v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119087v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099418v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119168v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119214v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119246v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119266v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119307v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119418v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449615v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chantal Hardy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247901v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845559v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379845v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383223v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auzero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Baugard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bonnech&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/proposition-de-code-du-travail.html#product_tabs" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342330v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/travail-et-activite-humaine/204-variations-sur-et-autour-de-linaptitude-en-sante-travail.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304707v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762156v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780902v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660959v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne : https://iode.univ-rennes1.fr/actualites/plus-dassurance-sante-pour-moins-de-protection-le-patient-face-au-marche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04351540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759147v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799335v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780897v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759151v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759153v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313205v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312990v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-du-travail-et-prevention-9782275064550.html" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303503v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318054v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318580v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63065-6_5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318257v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759158v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759167v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clavel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762194v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762195v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762199v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333563v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Epiard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gautron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giffard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411532v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Maulion Proutiere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maulion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Guichard-Claudic" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean - Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Couderc-Morandeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Emane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550074v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucchini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05485653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100717v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03263467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni Quinton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.615" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.051.0127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Verkindt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241163v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538911v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529190v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283449v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Jones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sheppard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637700v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810387v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04094551v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04094566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04094582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971667v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118976v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magord" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119045v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119087v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099418v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119147v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119168v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119214v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119231v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119237v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119246v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119256v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119307v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119418v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449615v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chantal Hardy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247901v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845559v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379845v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383223v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auzero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Baugard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bonnech&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/proposition-de-code-du-travail.html#product_tabs" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342330v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/travail-et-activite-humaine/204-variations-sur-et-autour-de-linaptitude-en-sante-travail.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304707v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762156v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621912v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544026v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033964v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660959v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne : https://iode.univ-rennes1.fr/actualites/plus-dassurance-sante-pour-moins-de-protection-le-patient-face-au-marche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04351540v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970685v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759157v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313205v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-du-travail-et-prevention-9782275064550.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303503v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318580v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63065-6_5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318257v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759158v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759165v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759163v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759167v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clavel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762194v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762195v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762199v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333563v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Epiard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gautron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giffard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411532v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405310v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Maulion Proutiere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maulion" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Guichard-Claudic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean - Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Couderc-Morandeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053748v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Emane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>