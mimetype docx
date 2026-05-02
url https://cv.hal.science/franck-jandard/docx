--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -234,316 +234,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward sub-micro-XRF working at nanometer range using capillary optics</w:t>
+                <w:t xml:space="preserve">Spatial resolution of confocal XRF technique using capillary optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O. Aumporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Gubzhokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.UNSP 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919570v1</w:t>
+                <w:t xml:space="preserve">hal-00914734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial resolution of confocal XRF technique using capillary optics</w:t>
+                <w:t xml:space="preserve">Toward sub-micro-XRF working at nanometer range using capillary optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Lavandier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aumporn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Jandard</w:t>
+                <w:t xml:space="preserve">A. Bjeoumikhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gubzhokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (6), pp.456-461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914734v1</w:t>
+                <w:t xml:space="preserve">hal-00919570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of X-ray induced luminescence using a SNOM probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -663,51 +663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dorczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -784,51 +784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -886,273 +886,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and electrical properties of ultra-thin silicon nanowires</w:t>
+                <w:t xml:space="preserve">Electrical conductivity of ultra-thin silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Safarov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 205 (5), pp.1157-1161</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (1), pp.159-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386844v1</w:t>
+                <w:t xml:space="preserve">hal-00303801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity of ultra-thin silicon nanowires</w:t>
+                <w:t xml:space="preserve">Fabrication and electrical properties of ultra-thin silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Safarov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26 (1), pp.159-163</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 205 (5), pp.1157-1161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00303801v1</w:t>
+                <w:t xml:space="preserve">hal-00386844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray excited optical luminescence detection by scanning near-field optical microscope : a new tool for nanoscience</w:t>
               </w:r>
@@ -1164,51 +1164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Larcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pailharey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prestigiacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,51 +1691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424913v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B.C Debnath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavandier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Bash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Debnath" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/MP.14002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dehlinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jandard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjeoumikhova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gubzhokov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumporn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjeoumikhov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorczynski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045348" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pailharey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Safarov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larcheri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graziola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armellini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuzmin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalendarev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01578387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prestigiacomo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1927714" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424913v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B.C Debnath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavandier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Bash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Debnath" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/MP.14002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dehlinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumporn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jandard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjeoumikhova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gubzhokov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjeoumikhov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorczynski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045348" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pailharey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Safarov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larcheri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graziola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armellini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuzmin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalendarev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01578387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prestigiacomo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1927714" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>