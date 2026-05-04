--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Jourdan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical study of the radial compression of a helical spring: Relationship between diameter variation, elongation and radial force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 117, pp.106026. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2026.106026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental platform for deep flexion knee tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.16247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distraction Knee-Brace and a Robotic Testbed for Tibiofemoral Load Reduction During Squatting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.621-632. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMRB.2025.3550664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate finite element analysis of an intraocular lens in a postcatarctous capsular bag during accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souéla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gayic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Castignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.16246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis in the optimization of posterior-stabilized total knee arthroplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dagneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (1), pp.103765. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.otsr.2023.103765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of thermal indicators for the study of thermoregulation alterations in the foot of people living within diabetic peripheral neuropathy: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.103729. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical model for stretch ratio determination in inflation test for isotropic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Abdel Rahman El Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Wagner-Kocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127, pp.104033. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.104033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a novel finite-element model for evaluating patellofemoral forces and stress during squatting after posterior-stabilized total knee arthroplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dagneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.103519. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ tensile test under microtomography to characterize mechanical behavior of ethmoid bone: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (sup1), pp.S279-S281. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1816292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a protocol using an infrared microbolometer camera and wavelet analysis to study foot thermoregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2019.1697847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of the Biomechanical Behaviour of the Different Implantation Methods of the Reverse Shoulder Replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaoumeur Aour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Hakem Belaghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomimetics, Biomaterials and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43, pp.54-66. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JBBBE.43.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Biomechanical Behavior of the Implantation Method of Inverted Shoulder Prosthesis (BIO–RSA) under Different Abduction Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaoumeur Aour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Hakem Belaghit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering6010019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of the NeVa™ thrombectomy device a novel stent retriever conceived to improve efficacy of organized clot removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Machi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur J. Ulm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Bernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Olof Lovblad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Space-Time Finite Element Method for elastodynamics problems : elementary examples of 4D remeshing using simplex elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca23020029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture limit evaluation of human cerebral aneurysms wall: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.76-82. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between cerebral aneurysm wall stiffness and rupture risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (sup1), pp.33 - 34. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2017.1382847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive evaluation of left ventricular elastance according to pressure-volume curves modeling in arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Du Cailar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 313 (2), pp.H237-H243. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00086.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pressure reduction coefficient: A new parameter to assess aneurysmal blood stasis induced by flow diverters/disruptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Lobotesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventional Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1591019916673219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an immersed thick boundary method for simulating fluid–structure interactions of deformable membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sigüenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 322, pp.723-746. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of stent retrievers’ mechanical properties and effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Machi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Lobotesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/neurintsurg-2015-012213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricular efficiency of hypertensive without hypertrophy: Echographic study with modelisation of left ventricular-aortic coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Du Cailar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mimran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (3), pp.120-123. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancard.2014.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial aneurismal pulsatility as a new individual criterion for rupture risk evaluation: Biomechanical and numerical approach (IRRAs project).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Ecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (9), pp.1765-1771. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3174/ajnr.A3949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D finite element model for hyperthermia injury of blood-perfused skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domoina Ratovoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Voir DOI. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.790963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gravity on the skin thermal behavior: experimental study using dynamic infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domoina Ratovoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0846.2012.00657.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contact-area model for rail-pads connections in 2-D simulations: sensitivity analysis of train induced vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (9), pp.1342-1362. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2013.801996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Assessment of the Individual Risk of Rupture of Cerebral Aneurysms: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-012-0632-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling of Train Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.155-165. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.09.869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined model of human skin - heat transfer in the vein and tissue: experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domoina Ratovoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.165-186. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.8.165-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical wall properties of human intracranial aneurysms resected following surgical clipping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (15), pp.2685-2691. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of bone remodeling sensitive to loading frequency through a poroelastic behavior and internal fluid movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bone remodeling, 4 (6), pp.849-857. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Full-Field DIC & IRT Measurements for the Thermomechanical Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00635.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model for multidirectional wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 268 (11-12), pp.1380-1386. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implicit numerical method for wear modeling applied to a hip joint prosthesis problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Samida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 198 (27-29), pp.2209-2217. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2009.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical identification of cortical bone permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cañadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (3), pp.721-725. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2007.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical wear modeling in dynamics and large strains : application to knee joint prostheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 261, pp.283-292. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2005.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations of degree zero in the Poisson problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Davini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (2), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2005.4.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical design of a knee brace based on a crossed bars mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.151-152. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840512331388704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gauss-Seidel like algorithm to solve frictional contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 155 (1-2), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(97)00137-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of knee unloader braces and brace designing challenges - A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48e Congrès annuel de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermique : quels intérêts pour l’étude du pied diabétique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National du Pied diabétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of the surface vascular system – Application to the diabetic foot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Quantitative InfraRed Thermography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21611/qirt.2018.p6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe Modélisation, LabEx NUMEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Palmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx NUMEV 7ème Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro testing of stent retrievers for cerebral thrombi removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Machi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive evaluation of end systolic left ventricular elastance according to pressure-volume curve modeling during ejection in arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Du Cailar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Meeting of the French Society of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics effects on natural frequencies in modal analysis of PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMAR: Methods and Models in Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Miedzyzdroje, Poland. pp.300-305, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmar.2015.7283891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal and circumferential mechanical behavior of human cerebral artery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st congress of the european society of biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Mechanical analysis for cerebral aneurysm risk rupture assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Dimensional Numerical Model to Analyze the Critical Velocity of High Speed Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on Civil, Structural and Environmental Engineering Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cagliari, Italy. 16 p., </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.102.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des structures environnantes sur le risque de rupture des anévrismes cérébraux : approche numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Space-Time Finite Element Method for Elastodynamics Problems with a Moving Loading Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity and energy dissipation in very high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bretheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Groslafaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements Finis Espace-Temps 4D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du risque individuel de rupture des anévrysmes cérébraux intracrâniens : une approche biomécanicienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costalat Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments finis espace-temps 4D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of heat distribution in human skin: use of Infrared Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domoina Ratovoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of bone remodeling taking into account fluid phasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Tissue Engineering - ICTE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leira, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique de la diffusion de la chaleur dans la peau : influence de la circulation sanguine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domoina Ratovoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale et numérique de la perméabilité de l'os cortical pour la modélisation du remodelage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cañadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piece-wise constant approximations of first order variational problems via W-1;p estimates : Theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Davini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOMAS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de collision entre barres élancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cevaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Motro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study on fragmentation under-explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'université d'Udine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a knee brace for joint stress modulation -A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mecabio Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of bone remodelling sensitive to loading frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Congress on Biomechanics - NACOB2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Ann Arbor, United States. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model of wear taking account of multidirectional effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation du contact et de l'usure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 10 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Aneurysm Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020EP71434 20200729. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des structures et lois d'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00583223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Jourdan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical study of the radial compression of a helical spring: Relationship between diameter variation, elongation and radial force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 117, pp.106026. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2026.106026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate finite element analysis of an intraocular lens in a postcatarctous capsular bag during accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souéla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gayic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Castignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.16246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distraction Knee-Brace and a Robotic Testbed for Tibiofemoral Load Reduction During Squatting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.621-632. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMRB.2025.3550664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental platform for deep flexion knee tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.16247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis in the optimization of posterior-stabilized total knee arthroplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dagneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (1), pp.103765. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.otsr.2023.103765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of thermal indicators for the study of thermoregulation alterations in the foot of people living within diabetic peripheral neuropathy: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.103729. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical model for stretch ratio determination in inflation test for isotropic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Abdel Rahman El Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Wagner-Kocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127, pp.104033. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.104033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a novel finite-element model for evaluating patellofemoral forces and stress during squatting after posterior-stabilized total knee arthroplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dagneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.103519. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a protocol using an infrared microbolometer camera and wavelet analysis to study foot thermoregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2019.1697847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ tensile test under microtomography to characterize mechanical behavior of ethmoid bone: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (sup1), pp.S279-S281. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1816292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of the Biomechanical Behaviour of the Different Implantation Methods of the Reverse Shoulder Replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaoumeur Aour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Hakem Belaghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomimetics, Biomaterials and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43, pp.54-66. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JBBBE.43.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Biomechanical Behavior of the Implantation Method of Inverted Shoulder Prosthesis (BIO–RSA) under Different Abduction Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaoumeur Aour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Hakem Belaghit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering6010019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of the NeVa™ thrombectomy device a novel stent retriever conceived to improve efficacy of organized clot removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Machi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur J. Ulm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Bernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Olof Lovblad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture limit evaluation of human cerebral aneurysms wall: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.76-82. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Space-Time Finite Element Method for elastodynamics problems : elementary examples of 4D remeshing using simplex elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca23020029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between cerebral aneurysm wall stiffness and rupture risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (sup1), pp.33 - 34. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2017.1382847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive evaluation of left ventricular elastance according to pressure-volume curves modeling in arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Du Cailar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 313 (2), pp.H237-H243. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00086.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of stent retrievers’ mechanical properties and effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Machi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Lobotesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/neurintsurg-2015-012213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an immersed thick boundary method for simulating fluid–structure interactions of deformable membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sigüenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 322, pp.723-746. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pressure reduction coefficient: A new parameter to assess aneurysmal blood stasis induced by flow diverters/disruptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Lobotesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventional Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1591019916673219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricular efficiency of hypertensive without hypertrophy: Echographic study with modelisation of left ventricular-aortic coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Du Cailar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mimran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (3), pp.120-123. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancard.2014.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial aneurismal pulsatility as a new individual criterion for rupture risk evaluation: Biomechanical and numerical approach (IRRAs project).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Ecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (9), pp.1765-1771. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3174/ajnr.A3949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D finite element model for hyperthermia injury of blood-perfused skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domoina Ratovoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Voir DOI. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.790963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gravity on the skin thermal behavior: experimental study using dynamic infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domoina Ratovoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0846.2012.00657.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contact-area model for rail-pads connections in 2-D simulations: sensitivity analysis of train induced vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (9), pp.1342-1362. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2013.801996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Assessment of the Individual Risk of Rupture of Cerebral Aneurysms: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-012-0632-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling of Train Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.155-165. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.09.869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical wall properties of human intracranial aneurysms resected following surgical clipping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (15), pp.2685-2691. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined model of human skin - heat transfer in the vein and tissue: experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domoina Ratovoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.165-186. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.8.165-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of bone remodeling sensitive to loading frequency through a poroelastic behavior and internal fluid movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bone remodeling, 4 (6), pp.849-857. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Full-Field DIC & IRT Measurements for the Thermomechanical Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00635.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model for multidirectional wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 268 (11-12), pp.1380-1386. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implicit numerical method for wear modeling applied to a hip joint prosthesis problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Samida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 198 (27-29), pp.2209-2217. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2009.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical identification of cortical bone permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cañadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (3), pp.721-725. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2007.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical wear modeling in dynamics and large strains : application to knee joint prostheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 261, pp.283-292. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2005.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical design of a knee brace based on a crossed bars mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.151-152. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840512331388704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations of degree zero in the Poisson problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Davini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (2), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2005.4.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gauss-Seidel like algorithm to solve frictional contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 155 (1-2), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(97)00137-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of knee unloader braces and brace designing challenges - A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48e Congrès annuel de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of the surface vascular system – Application to the diabetic foot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Quantitative InfraRed Thermography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21611/qirt.2018.p6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe Modélisation, LabEx NUMEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Palmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx NUMEV 7ème Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermique : quels intérêts pour l’étude du pied diabétique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National du Pied diabétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro testing of stent retrievers for cerebral thrombi removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Machi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive evaluation of end systolic left ventricular elastance according to pressure-volume curve modeling during ejection in arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Du Cailar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Meeting of the French Society of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics effects on natural frequencies in modal analysis of PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMAR: Methods and Models in Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Miedzyzdroje, Poland. pp.300-305, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmar.2015.7283891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal and circumferential mechanical behavior of human cerebral artery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st congress of the european society of biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Mechanical analysis for cerebral aneurysm risk rupture assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des structures environnantes sur le risque de rupture des anévrismes cérébraux : approche numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Dimensional Numerical Model to Analyze the Critical Velocity of High Speed Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on Civil, Structural and Environmental Engineering Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cagliari, Italy. 16 p., </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.102.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Space-Time Finite Element Method for Elastodynamics Problems with a Moving Loading Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements Finis Espace-Temps 4D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity and energy dissipation in very high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bretheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Groslafaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments finis espace-temps 4D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du risque individuel de rupture des anévrysmes cérébraux intracrâniens : une approche biomécanicienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costalat Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of heat distribution in human skin: use of Infrared Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domoina Ratovoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of bone remodeling taking into account fluid phasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Tissue Engineering - ICTE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leira, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique de la diffusion de la chaleur dans la peau : influence de la circulation sanguine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domoina Ratovoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale et numérique de la perméabilité de l'os cortical pour la modélisation du remodelage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cañadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piece-wise constant approximations of first order variational problems via W-1;p estimates : Theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Davini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOMAS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de collision entre barres élancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cevaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Motro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study on fragmentation under-explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'université d'Udine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a knee brace for joint stress modulation -A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mecabio Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of bone remodelling sensitive to loading frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Congress on Biomechanics - NACOB2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Ann Arbor, United States. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model of wear taking account of multidirectional effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation du contact et de l'usure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 10 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Aneurysm Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020EP71434 20200729. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des structures et lois d'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00583223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191802v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boukhriss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16247" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boillereaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550664" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191801v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#233;la Toumi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lurton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gayic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Castignoles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16246" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dagneaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canovas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103765" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serantoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103729" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdel Rahman El Anwar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mebarki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816292" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1697847" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaoumeur Aour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Hakem Belaghit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JBBBE.43.54" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering6010019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Machi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Ulm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bernava" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Olof Lovblad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2018.03.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091356v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca23020029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.06.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382847" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Du Cailar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fesler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00086.2017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gascou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ferrara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Lobotesis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1591019916673219" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2015-012213" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Du Cailar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mimran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fesler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2014.05.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910141v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Ecker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A3949" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domoina Ratovoson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.790963" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0846.2012.00657.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Leonardi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.801996" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-012-0632-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A7F85F1190AE5EA8850D85B249BB11EAB8F90B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.09.869" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.8.165-186" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686616v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thines" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lonjon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.07.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.03.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832297v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00635.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D8D1LZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.02.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Samida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.09.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.10.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RT3H8L1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Davini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2005.4.267" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331388704" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(97)00137-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01816004v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01816018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.p6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029556v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prades" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmar.2015.7283891" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219454v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Eker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.102.31" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722331v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lafon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092019v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Lam Phung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslafaige" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421490v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costalat Vincent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686714v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paroni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054171v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325962v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bichet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191801v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#233;la Toumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lurton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gayic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Castignoles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16246" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boillereaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550664" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191802v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boukhriss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Reynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16247" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dagneaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canovas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103765" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serantoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103729" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdel Rahman El Anwar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mebarki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1697847" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816292" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaoumeur Aour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Hakem Belaghit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JBBBE.43.54" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering6010019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Machi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Ulm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bernava" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Olof Lovblad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2018.03.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Roche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.06.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091356v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca23020029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382847" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Du Cailar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fesler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00086.2017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Lobotesis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2015-012213" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gascou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ferrara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1591019916673219" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Du Cailar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mimran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fesler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2014.05.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910141v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Ecker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A3949" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domoina Ratovoson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.790963" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0846.2012.00657.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Leonardi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.801996" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-012-0632-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A7F85F1190AE5EA8850D85B249BB11EAB8F90B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.09.869" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thines" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lonjon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.07.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.8.165-186" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.03.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832297v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00635.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D8D1LZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.02.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Samida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.09.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.10.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RT3H8L1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331388704" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583225v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Davini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2005.4.267" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(97)00137-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01816018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.p6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01816004v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029556v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prades" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmar.2015.7283891" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219454v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Eker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722331v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lafon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.102.31" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092019v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421490v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858854v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Lam Phung" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslafaige" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592872v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costalat Vincent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686714v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paroni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054171v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325962v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bichet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>