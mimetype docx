--- v0 (2026-03-09)
+++ v1 (2026-04-25)
@@ -632,295 +632,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Conservation of Cold-Water Corals in the Lacaze-Duthiers Canyon for Transboundary Management</w:t>
+                <w:t xml:space="preserve">Mg/Ca from mussel shells rather than δ&amp;lt;sup&amp;gt;18w&amp;lt;/sup&amp;gt; O as a promising temperature proxy for hydrothermal vent ecosystems&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Fabri</w:t>
+                <w:t xml:space="preserve">V. Mouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dreidemy</w:t>
+                <w:t xml:space="preserve">K. Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">O. Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Vaz</w:t>
+                <w:t xml:space="preserve">Z. Garmirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëmie Michez</w:t>
+                <w:t xml:space="preserve">N. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (2), pp.349--369. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219, pp.104485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12681/mms.40914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2025.104485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195825v1</w:t>
+                <w:t xml:space="preserve">hal-04996044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg/Ca from mussel shells rather than δ&amp;lt;sup&amp;gt;18w&amp;lt;/sup&amp;gt; O as a promising temperature proxy for hydrothermal vent ecosystems&amp;lt;/sup&amp;gt;</w:t>
+                <w:t xml:space="preserve">Mapping and Conservation of Cold-Water Corals in the Lacaze-Duthiers Canyon for Transboundary Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mouchi</w:t>
+                <w:t xml:space="preserve">Marie-Claire Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Nedoncelle</w:t>
+                <w:t xml:space="preserve">Jeanne Dreidemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bruguier</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Garmirian</w:t>
+                <w:t xml:space="preserve">Sandrine Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Le Bris</w:t>
+                <w:t xml:space="preserve">Noëmie Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 219, pp.104485. </w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), pp.349--369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2025.104485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12681/mms.40914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996044v1</w:t>
+                <w:t xml:space="preserve">hal-05195825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivalve shell growth from molecular to sclerochronological scale: Environment and intrinsic factors control increment deposition</w:t>
               </w:r>
@@ -1815,51 +1815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Meistertzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lartaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1900,295 +1900,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+                <w:t xml:space="preserve">A critical review on the evaluation of toxicity and ecological risk assessment of plastics in the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leistenschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingguang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26883-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 896, pp.164955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302147v1</w:t>
+                <w:t xml:space="preserve">hal-04187011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review on the evaluation of toxicity and ecological risk assessment of plastics in the marine environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jingguang Cheng</w:t>
+                <w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duflos</w:t>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 896, pp.164955. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26883-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187011v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clumped isotopes in modern marine bivalves</w:t>
               </w:r>
@@ -3553,51 +3553,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.e753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4315,51 +4315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Meistertzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5587,51 +5587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for high-resolution bivalve growth rate studies in hydrothermal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5639,51 +5639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slah Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (6), pp.1427-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9342,51 +9342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Edinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Menot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chemel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2024.105451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05212993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Pruski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104573" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05384018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Ferret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calv&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tettling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fabri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dreidemy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.40914" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mouchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nedoncelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruguier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Garmirian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104485" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04699473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Desbordes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Besseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35812-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Binsarhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00622-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Andrisoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marenjaka Masimana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04130689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castrill&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delgado-Huertas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Useche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18273/revbol.v45n1-2023003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stieglitz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237; Rodellas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-023-01285-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04010790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguang Cheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leistenschneider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Philip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chemel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Meistertzheim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103984" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04187011v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164955" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Rafelis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.09.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.906085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485588v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pruski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105418" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ropert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106777" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Pruski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14852" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forrest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ulianov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2205-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878623v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103255" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00275" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038469v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia El Meknassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119874" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02392059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Rodellas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neveu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00753" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.024" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169339v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3496-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Da&#235;ron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drysdale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08336-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ru" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Engler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Ghiglione" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L Meistertzheim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33683-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02565" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03963075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.01.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557354v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.06.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-3040-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01380580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne.-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kalenitchenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessalam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2015-016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Crowley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jackson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mcdermott" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monteys" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2750" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pareige" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feuillassier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nedoncelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Verrecchia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.05.023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478664v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2195-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D8F7AF5B69D66638351EE9232FA6975D9D6D818/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00785363v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n4a12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962398v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cheype" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-012-0307-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9BP5LZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheype" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962300v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Little" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352929v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispin T.S. Little" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dyment" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1009383108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591822v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geairon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.12.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TBL5C0V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575884v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-009-0148-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422347v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-009-0196-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toulot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0QK96CD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591827v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bellamy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2010025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Oliver" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Krylova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003079" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin-Roy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Bangsgaard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bennike" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Funder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654638v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473711v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tribouillois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbareau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032926v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De Raf&#233;lis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mokeddem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032923v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348714v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4084-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05317055v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meistertzheim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reichert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziegler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57054-5_14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03078913v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chapron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Le&#239;la Meistertzheim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_36" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962191v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Orejas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ambroso" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Andreou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Bilan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_38" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035230v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raza" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priori" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_15-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323243v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mokeddem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Edinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Menot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chemel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2024.105451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05212993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Pruski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104573" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05384018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Ferret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calv&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tettling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mouchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nedoncelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruguier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Garmirian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104485" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fabri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dreidemy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.40914" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04699473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Desbordes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Besseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35812-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Binsarhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00622-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Andrisoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marenjaka Masimana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04130689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castrill&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delgado-Huertas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Useche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18273/revbol.v45n1-2023003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stieglitz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237; Rodellas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-023-01285-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04010790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguang Cheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leistenschneider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Philip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chemel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Meistertzheim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103984" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04187011v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164955" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Rafelis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.09.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.906085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485588v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pruski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105418" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ropert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106777" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Pruski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14852" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forrest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ulianov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2205-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878623v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103255" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00275" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038469v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia El Meknassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119874" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02392059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Rodellas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neveu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00753" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.024" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169339v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3496-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Da&#235;ron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drysdale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08336-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ru" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Engler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Ghiglione" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L Meistertzheim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33683-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02565" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03963075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.01.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557354v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.06.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-3040-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01380580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne.-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kalenitchenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessalam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2015-016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Crowley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jackson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mcdermott" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monteys" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2750" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pareige" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feuillassier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nedoncelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Verrecchia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.05.023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478664v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2195-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D8F7AF5B69D66638351EE9232FA6975D9D6D818/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00785363v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n4a12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962398v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cheype" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-012-0307-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9BP5LZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheype" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962300v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Little" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352929v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispin T.S. Little" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dyment" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1009383108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591822v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geairon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.12.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TBL5C0V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575884v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-009-0148-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422347v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-009-0196-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toulot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0QK96CD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591827v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bellamy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2010025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Oliver" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Krylova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003079" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin-Roy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Bangsgaard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bennike" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Funder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654638v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473711v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tribouillois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbareau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032926v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De Raf&#233;lis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mokeddem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032923v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348714v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4084-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05317055v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meistertzheim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reichert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziegler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57054-5_14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03078913v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chapron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Le&#239;la Meistertzheim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_36" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962191v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Orejas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ambroso" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Andreou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Bilan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_38" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035230v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raza" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priori" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_15-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323243v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mokeddem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>