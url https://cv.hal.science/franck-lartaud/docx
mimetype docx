--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -234,1238 +234,1238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene and Recent cold-water coral calcium carbonate production in Guilvinec Canyon, Bay of Biscay, France.</w:t>
+                <w:t xml:space="preserve">In situ diet patterns and health status of cold-water corals in the Lacaze-Duthiers canyon (NW Mediterranean Sea): insights from fatty acid biomarkers on lipid classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Edinger</w:t>
+                <w:t xml:space="preserve">Audrey M. Pruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bourillet</w:t>
+                <w:t xml:space="preserve">Gilles Vétion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenaick Menot</w:t>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lartaud</w:t>
+                <w:t xml:space="preserve">Erwan Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chemel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 220, 105451 (19p.). </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 224, pp.104573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2024.105451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2025.104573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985899v1</w:t>
+                <w:t xml:space="preserve">hal-05212993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ diet patterns and health status of cold-water corals in the Lacaze-Duthiers canyon (NW Mediterranean Sea): insights from fatty acid biomarkers on lipid classes</w:t>
+                <w:t xml:space="preserve">High microplastic exposure affects survival and health of Dreissena spp. mussels: implications for freshwater pollution monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adèle Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Tettling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey M. Pruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 224, pp.104573. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.127123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2025.104573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212993v1</w:t>
+                <w:t xml:space="preserve">hal-05384018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High microplastic exposure affects survival and health of Dreissena spp. mussels: implications for freshwater pollution monitoring</w:t>
+                <w:t xml:space="preserve">Mg/Ca from mussel shells rather than δ&amp;lt;sup&amp;gt;18w&amp;lt;/sup&amp;gt; O as a promising temperature proxy for hydrothermal vent ecosystems&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Wolinski</w:t>
+                <w:t xml:space="preserve">V. Mouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miléna Ferret</w:t>
+                <w:t xml:space="preserve">K. Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Calvès</w:t>
+                <w:t xml:space="preserve">O. Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Tettling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey M. Pruski</w:t>
+                <w:t xml:space="preserve">Z. Garmirian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127123⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219, pp.104485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2025.104485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384018v1</w:t>
+                <w:t xml:space="preserve">hal-04996044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg/Ca from mussel shells rather than δ&amp;lt;sup&amp;gt;18w&amp;lt;/sup&amp;gt; O as a promising temperature proxy for hydrothermal vent ecosystems&amp;lt;/sup&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping and Conservation of Cold-Water Corals in the Lacaze-Duthiers Canyon for Transboundary Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Nedoncelle</w:t>
+                <w:t xml:space="preserve">Marie-Claire Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bruguier</w:t>
+                <w:t xml:space="preserve">Jeanne Dreidemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Garmirian</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Le Bris</w:t>
+                <w:t xml:space="preserve">Sandrine Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2025.104485⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), pp.349--369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.40914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996044v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Conservation of Cold-Water Corals in the Lacaze-Duthiers Canyon for Transboundary Management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Holocene and Recent cold-water coral calcium carbonate production in Guilvinec Canyon, Bay of Biscay, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dreidemy</w:t>
+                <w:t xml:space="preserve">Evan Edinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Jean-François Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Vaz</w:t>
+                <w:t xml:space="preserve">Lenaick Menot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëmie Michez</w:t>
+                <w:t xml:space="preserve">Mathilde Chemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (2), pp.349--369. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 220, 105451 (19p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12681/mms.40914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2024.105451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195825v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bivalve shell growth from molecular to sclerochronological scale: Environment and intrinsic factors control increment deposition</w:t>
+                <w:t xml:space="preserve">Plastics in the city: spatial and temporal variation of urban litter in a coastal town of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Louis</w:t>
+                <w:t xml:space="preserve">Edouard Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Desbordes</w:t>
+                <w:t xml:space="preserve">Isabelle Calves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Besseau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Leila Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106730⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35812-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699473v1</w:t>
+                <w:t xml:space="preserve">hal-05001899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastics in the city: spatial and temporal variation of urban litter in a coastal town of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Lavergne</w:t>
+                <w:t xml:space="preserve">Cold-water coral mortality under ocean warming is associated with pathogenic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Calves</w:t>
+                <w:t xml:space="preserve">Mohammad Binsarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Chapron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ramiro Logares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35812-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-024-00622-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001899v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-water coral mortality under ocean warming is associated with pathogenic bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Peru</w:t>
+                <w:t xml:space="preserve">Site selection for farming the oyster Saccostrea cucullata in a tropical coastal lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladin Andrisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Binsarhan</w:t>
+                <w:t xml:space="preserve">Marenjaka Masimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Logares</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.76. </w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.102210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-024-00622-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999302v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site selection for farming the oyster Saccostrea cucullata in a tropical coastal lagoon</w:t>
+                <w:t xml:space="preserve">Bivalve shell growth from molecular to sclerochronological scale: Environment and intrinsic factors control increment deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aladin Andrisoa</w:t>
+                <w:t xml:space="preserve">Victoria Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marenjaka Masimana</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Florian Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37, pp.102210. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.106730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616569v1</w:t>
+                <w:t xml:space="preserve">hal-04699473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical, petrographic, and geochemical analyzes which confirm the hydrothermal origin of the sediments that overlie the peridotites of Cerro Matoso, Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castrillón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delgado-Huertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,51 +1525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Groundwater Sources in Coastal Food Webs: Nitrogen and Carbon Isotope Values in Mussels in a Mediterranean Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin Andrisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentí Rodellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47 (2), pp.301-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1815,51 +1815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Meistertzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lartaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1919,51 +1919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review on the evaluation of toxicity and ecological risk assessment of plastics in the marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leistenschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingguang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2040,51 +2040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,347 +2168,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clumped isotopes in modern marine bivalves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Step in Time: Biomineralisation of Bivalve’s Shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.09.019⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.906085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.906085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443241v1</w:t>
+                <w:t xml:space="preserve">hal-03880883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step in Time: Biomineralisation of Bivalve’s Shell</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clumped isotopes in modern marine bivalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Daëron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.906085. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 316, pp.41-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.906085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880883v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of cold-water coral holobionts to thermal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vétion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 288 (1965), </w:t>
@@ -2674,1623 +2674,1623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope disequilibrium in the juvenile portion of oyster shells biases seawater temperature reconstructions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Variability in Microbiome Composition and Growth Suggests Habitat Preferences for Two Reef-Building Cold-Water Coral Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106777⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556588v1</w:t>
+                <w:t xml:space="preserve">hal-02553709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet shapes cold-water corals bacterial communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Peru</w:t>
+                <w:t xml:space="preserve">Rare earth elements in oyster shells: provenance discrimination and potential vital effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Godbillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ulianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14852⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (8), pp.2205-2217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-2205-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407775v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth elements in oyster shells: provenance discrimination and potential vital effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexey Ulianov</w:t>
+                <w:t xml:space="preserve">Long term monitoring of cold-water coral growth shows response to 1 episodic meteorological events in the NW Mediterranean 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lartaud</w:t>
+                <w:t xml:space="preserve">Erwan Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre E. Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-2205-2020⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.103255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586087v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of cold-water coral growth shows response to 1 episodic meteorological events in the NW Mediterranean 2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diet shapes cold-water corals bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M Pruski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Peru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre E. Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103255⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.354-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878623v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Variability in Microbiome Composition and Growth Suggests Habitat Preferences for Two Reef-Building Cold-Water Coral Species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Seawater 87Sr/86Sr ratios along continental margins: Patterns and processes in open and restricted shelf domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia El Meknassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.275. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 558, pp.119874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553709v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seawater 87Sr/86Sr ratios along continental margins: Patterns and processes in open and restricted shelf domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen isotope disequilibrium in the juvenile portion of oyster shells biases seawater temperature reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia El Meknassi</w:t>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc de Rafélis</w:t>
+                <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Brahmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Lartaud</w:t>
+                <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 558, pp.119874. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 240, pp.106777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038469v1</w:t>
+                <w:t xml:space="preserve">hal-02556588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Growth Rates of the Mediterranean Mussel in a Coastal Lagoon Driven by Groundwater Inflow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aladin Andrisoa</w:t>
+                <w:t xml:space="preserve">Long-term aquaria study suggests species-specific responses of two cold-water corals to macro-and microplastics exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lartaud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M Pruski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00753⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253, pp.322-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392059v1</w:t>
+                <w:t xml:space="preserve">hal-02292677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term aquaria study suggests species-specific responses of two cold-water corals to macro-and microplastics exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into oyster high-resolution hinge growth patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.024⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (4), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-019-3496-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292677v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into oyster high-resolution hinge growth patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Most Earth-surface calcites precipitate out of isotopic equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daëron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drysdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-019-3496-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08336-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169339v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Most Earth-surface calcites precipitate out of isotopic equilibrium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Drysdale</w:t>
+                <w:t xml:space="preserve">Enhanced Growth Rates of the Mediterranean Mussel in a Coastal Lagoon Driven by Groundwater Inflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladin Andrisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Peral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Huyghe</w:t>
+                <w:t xml:space="preserve">Valenti Rodellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Blamart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingrid Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.409. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.e753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08336-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396547v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro- and microplastics affect cold-water corals growth, feeding and behaviour</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effect of Captivity on the Dynamics of Active Bacterial Communities Differs Between Two Deep-Sea Coral Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre E. Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33683-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900844v1</w:t>
+                <w:t xml:space="preserve">hal-01913196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Captivity on the Dynamics of Active Bacterial Communities Differs Between Two Deep-Sea Coral Species</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Macro- and microplastics affect cold-water corals growth, feeding and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Péru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L Meistertzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.2565. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.15299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33683-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913196v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ growth experiments of reef-building cold-water corals: The good, the bad and the ugly</w:t>
               </w:r>
@@ -4315,51 +4315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Meistertzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4406,77 +4406,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of shallow-marine and non-marine algae stable isotope (δ18O) compositions over long periods: Example from the Palaeogene of the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4521,377 +4521,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalky versus foliated: a discriminant immunogold labelling of shell microstructures in the edible oyster Crassostrea gigas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Patterns of bacteria-host associations suggest different ecological strategies between two reef building cold-water coral species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne.-Leila Meistertzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Immel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc de Rafélis</w:t>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bessalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-016-3040-6⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114, pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400675v1</w:t>
+                <w:t xml:space="preserve">hal-01380580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of bacteria-host associations suggest different ecological strategies between two reef building cold-water coral species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Chalky versus foliated: a discriminant immunogold labelling of shell microstructures in the edible oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bessalam</w:t>
+                <w:t xml:space="preserve">Françoise Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 114, pp.12-22. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (12), pp.256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-016-3040-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380580v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeogene climate evolution in the Paris Basin from oxygen stable isotope (δ18O) compositions of marine molluscs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 172 (5), pp.576-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4919,481 +4919,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential seasonal calibration for palaeoenvironmental reconstruction using skeletal microstructures and strontium measurements from the cold-water coral Lophelia pertusa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mouchi</w:t>
+                <w:t xml:space="preserve">Temporal changes in the growth of two Mediterranean cold-water coral species, in situ and in aquaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Crowley</w:t>
+                <w:t xml:space="preserve">Simon Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Jackson</w:t>
+                <w:t xml:space="preserve">Lionel Feuillassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Mcdermott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Monteys</w:t>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2750⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485728v1</w:t>
+                <w:t xml:space="preserve">hal-01478695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in the growth of two Mediterranean cold-water coral species, in situ and in aquaria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non-equilibrium fractionation of stable carbon isotopes in Chemosynthetic mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Nedoncelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Labourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.06.024⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 387, pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478695v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium fractionation of stable carbon isotopes in Chemosynthetic mussels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential seasonal calibration for palaeoenvironmental reconstruction using skeletal microstructures and strontium measurements from the cold-water coral Lophelia pertusa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Nedoncelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc de Rafélis</w:t>
+                <w:t xml:space="preserve">Frank Mcdermott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Labourdette</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Monteys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 387, pp.35-46. </w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (8), pp.803-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478704v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical labelling of oyster shells used for time-calibrated high-resolution Mg/ca ratios: A tool for estimation of past seasonal temperature variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fialin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,103 +5453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for assessing cold-water coral growth in situ using fluorescent calcein staining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feuillassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26, pp.187-196. </w:t>
@@ -5587,103 +5587,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for high-resolution bivalve growth rate studies in hydrothermal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slah Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (6), pp.1427-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5755,77 +5755,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (4), pp.909-959. </w:t>
@@ -5889,77 +5889,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cheype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58 (4), pp.587-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6057,51 +6057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cheype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58 (4), pp.587-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6173,77 +6173,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (4), pp.909-959. </w:t>
@@ -6281,64 +6281,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultramafic hydrothermal systems on the Rainbow abyssal hill: a wide variety of active and fossil chemosynthetic habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,77 +6406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil evidence for serpentinization fluids fueling chemosynthetic assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crispin T.S. Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Rafelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6534,834 +6534,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01352929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn labelling of living oysters: Artificial and natural cathodoluminescence analysis as a tool for age and growth rate determination of C. gigas shells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental growth pattern calibration of Antarctic scallop shells (Adamussium colbecki, Smith 1902) to provide a biogenic archive of high-resolution records of environmental and climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Geairon</w:t>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Toulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.12.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 393 (1-2), pp.158-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591822v1</w:t>
+                <w:t xml:space="preserve">hal-00640992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of food supply on the à13C signature of mollusc shells: implications for palaeoenvironmental reconstitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Marine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 ((1)), pp.23-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00367-009-0148-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A latitudinal gradient of seasonal temperature variation recorded in oyster shells from the coastal waters of France and the Netherlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56, pp.13-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10347-009-0196-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental growth pattern calibration of Antarctic scallop shells (Adamussium colbecki, Smith 1902) to provide a biogenic archive of high-resolution records of environmental and climatic changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Calcein and manganese experiments for marking the shell of the common cockle (Cerastoderma edule): tidal rhythm validation of increments formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kélig Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bellamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafélis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.07.016⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2010025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00640992v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcein and manganese experiments for marking the shell of the common cockle (Cerastoderma edule): tidal rhythm validation of increments formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossil clams from a serpentinite-hosted sedimented vent field near the active smoker complex Rainbow, MAR, 36 degrees 13 ' N: Insight into the biogeography of vent fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kélig Mahé</w:t>
+                <w:t xml:space="preserve">Graham Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Bellamy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Krylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dyment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.Q0AE01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2010025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591827v1</w:t>
+                <w:t xml:space="preserve">hal-00523467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil clams from a serpentinite-hosted sedimented vent field near the active smoker complex Rainbow, MAR, 36 degrees 13 ' N: Insight into the biogeography of vent fauna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mn labelling of living oysters: Artificial and natural cathodoluminescence analysis as a tool for age and growth rate determination of C. gigas shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Oliver</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome Dyment</w:t>
+                <w:t xml:space="preserve">Philippe Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 300, pp.206-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010GC003079⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523467v1</w:t>
+                <w:t xml:space="preserve">hal-00591822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7517,64 +7517,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do oyster shells tell us about paleoclimatology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Rafelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Daëron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7793,51 +7793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc De Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Daëron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8075,64 +8075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc De Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Daëron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Blamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Beauvais, France</w:t>
@@ -8232,51 +8232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8631,291 +8631,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">36 Growth Patterns of Mediterranean Calcifying Cold-Water Corals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">38 Cold-Water Coral in Aquaria: Advances and Challenges. A Focus on the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Chapron</w:t>
+                <w:t xml:space="preserve">Covadonga Orejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Leïla Meistertzheim</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Taviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ambroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meri Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.405-422, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_36⟩</w:t>
+              <w:t xml:space="preserve">, 9, Springer International Publishing, pp.435-471, 2019, Coral Reefs of the World, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078913v1</w:t>
+                <w:t xml:space="preserve">hal-03962191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">38 Cold-Water Coral in Aquaria: Advances and Challenges. A Focus on the Mediterranean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ambroso</w:t>
+                <w:t xml:space="preserve">36 Growth Patterns of Mediterranean Calcifying Cold-Water Corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilis Andreou</w:t>
+                <w:t xml:space="preserve">Leïla Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meri Bilan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Leïla Meistertzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9, Springer International Publishing, pp.435-471, 2019, Coral Reefs of the World, </w:t>
+              <w:t xml:space="preserve">, pp.405-422, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962191v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Patterns in Long-Lived Coral Species</w:t>
               </w:r>
@@ -9074,64 +9074,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Mokeddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maanan, M.; Robin, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sediment Fluxes in Coastal Areas</w:t>
@@ -9342,51 +9342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Edinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Menot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chemel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2024.105451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05212993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Pruski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104573" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05384018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Ferret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calv&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tettling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mouchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nedoncelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruguier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Garmirian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104485" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fabri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dreidemy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.40914" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04699473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Desbordes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Besseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35812-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Binsarhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00622-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Andrisoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marenjaka Masimana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04130689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castrill&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delgado-Huertas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Useche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18273/revbol.v45n1-2023003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stieglitz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237; Rodellas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-023-01285-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04010790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguang Cheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leistenschneider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Philip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chemel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Meistertzheim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103984" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04187011v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164955" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Rafelis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.09.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.906085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485588v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pruski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105418" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ropert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106777" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Pruski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14852" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forrest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ulianov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2205-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878623v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103255" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00275" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038469v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia El Meknassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119874" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02392059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Rodellas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neveu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00753" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.024" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169339v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3496-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Da&#235;ron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drysdale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08336-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ru" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Engler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Ghiglione" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L Meistertzheim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33683-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02565" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03963075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.01.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557354v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.06.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-3040-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01380580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne.-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kalenitchenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessalam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2015-016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Crowley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jackson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mcdermott" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monteys" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2750" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pareige" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feuillassier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nedoncelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Verrecchia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.05.023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478664v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2195-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D8F7AF5B69D66638351EE9232FA6975D9D6D818/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00785363v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n4a12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962398v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cheype" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-012-0307-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9BP5LZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheype" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962300v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Little" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352929v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispin T.S. Little" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dyment" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1009383108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591822v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geairon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.12.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TBL5C0V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575884v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-009-0148-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422347v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-009-0196-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toulot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0QK96CD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591827v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bellamy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2010025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Oliver" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Krylova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003079" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin-Roy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Bangsgaard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bennike" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Funder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654638v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473711v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tribouillois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbareau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032926v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De Raf&#233;lis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mokeddem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032923v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348714v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4084-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05317055v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meistertzheim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reichert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziegler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57054-5_14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03078913v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chapron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Le&#239;la Meistertzheim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_36" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962191v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Orejas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ambroso" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Andreou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Bilan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_38" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035230v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raza" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priori" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_15-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323243v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mokeddem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05212993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Pruski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05384018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Ferret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calv&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tettling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mouchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nedoncelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Garmirian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fabri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dreidemy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.40914" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Edinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Menot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chemel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2024.105451" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35812-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Binsarhan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00622-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Andrisoa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marenjaka Masimana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102210" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04699473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Louis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Desbordes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Besseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04130689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castrill&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delgado-Huertas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Useche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18273/revbol.v45n1-2023003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stieglitz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237; Rodellas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-023-01285-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04010790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguang Cheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leistenschneider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Philip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chemel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Meistertzheim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103984" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04187011v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164955" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.906085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Rafelis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.09.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485588v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pruski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105418" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00275" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forrest" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ulianov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2205-2020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103255" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407775v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Pruski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14852" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia El Meknassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119874" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556588v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ropert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106777" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169339v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3496-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396547v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Da&#235;ron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drysdale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peral" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08336-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02392059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Rodellas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neveu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00753" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913196v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02565" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Engler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Ghiglione" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L Meistertzheim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33683-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03963075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.01.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557354v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.06.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01380580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne.-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kalenitchenko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessalam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-3040-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2015-016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pareige" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feuillassier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nedoncelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485728v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Crowley" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jackson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mcdermott" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monteys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2750" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Verrecchia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.05.023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478664v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2195-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D8F7AF5B69D66638351EE9232FA6975D9D6D818/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00785363v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n4a12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962398v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cheype" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-012-0307-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9BP5LZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheype" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962300v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Little" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352929v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispin T.S. Little" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dyment" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1009383108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toulot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0QK96CD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575884v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-009-0148-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422347v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-009-0196-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591827v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bellamy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2010025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Oliver" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Krylova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003079" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591822v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geairon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.12.018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TBL5C0V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin-Roy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Bangsgaard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bennike" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Funder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654638v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473711v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tribouillois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbareau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032926v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De Raf&#233;lis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mokeddem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032923v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348714v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4084-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05317055v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meistertzheim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reichert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziegler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57054-5_14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962191v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Orejas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ambroso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Andreou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Bilan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_38" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03078913v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chapron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Le&#239;la Meistertzheim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_36" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035230v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raza" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priori" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_15-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323243v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mokeddem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>