--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -541,303 +541,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« El niño en la obra de Victor Hugo. Riqueza de un motivo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier Congrès international (XXIXe Journées nationales) de l’Association Argentine de Littérature Française et Francophone (AALFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Buenos Aires, Université Laval (Québec), Labo 3L.AM Université du Maine (Le Mans),S. G. Artal Maillie et V. Castello-Joubert, May 2016, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo : essais d’une épopée de la Révolution française (&amp;quot;La Fin de Satan&amp;quot;, &amp;quot;La Révolution&amp;quot;, &amp;quot;La Légende des siècles&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Fictions de la Révolution »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5317 IRHIM et EA 4209 RIRRA 21, Universités Jean Monnet Saint-Etienne et Paul Valéry Montpellier 3, J-M. Roulin et C. Saminadayar-Perrin, Oct 2016, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un retour paradoxal: les Cent-Jours dans l'oeuvre de Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cent-Jours vus de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. Gendrel et M. Labouret, Oct 2015, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hugo : Orient et Occident mêlés (&amp;quot;Les Orientales&amp;quot;, &amp;quot;William Shakespeare&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Victor Hugo et Moslehedin Sa’di »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Culturel iranien à Paris et CERILAC (Université Paris-Diderot), Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290576v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02290449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuple et Etat: Politique de &amp;quot;Notre-Dame de Paris</w:t>
               </w:r>
@@ -1898,508 +1898,508 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une revue littéraire des années dix et vingt: &amp;quot;Les Pages indochinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 420-421, pp.114-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Adapter, récrire, ressusciter Notre-Dame de Paris : échos d'Hugo dans les films, illustrations, bandes dessinées, jeux vidéo et autres formes abrégées ou hybrides pour la jeunesse, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63723/publije.202210170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mazurel, &amp;quot;Vertiges de la guerre. Byron, les philhellènes et le mirage grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.210-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rh19.4848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailleurs en Europe, ailleurs de l'Europe. Entretien avec Krzysztof Pomian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Maczka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse dans l'Empire colonial français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vignale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 420-421, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966511v1</w:t>
-              </w:r>
-[...363 lines deleted...]
-                <w:t xml:space="preserve">halshs-00668539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2711,614 +2711,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo, &amp;quot;Choses vues&amp;quot; (choix des textes, introduction, notices, notes, dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Librairie Générale Française - Le Livre de poche, 2013, Les Classiques de poche, Michel Zink et Michel Jarrety, 978-2-253-16092-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Choses vues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Laurent. Librairie Générale Française, 2013, Le Livre de poche - Classiques, 978-2-253-16092-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04967155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaussen, 8, 2011, Ecrire l'Histoire, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Voyage en Algérie. Anthologie de voyageurs français dans l’Algérie coloniale (1830-1930), (choix des textes, introduction, notices, notes, chronologie, répertoire des voyageurs, glossaire, index)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Laffont - "Bouquins", 2008, Daniel Rondeau, 978-2-221-10008-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Voyage en Algérie. Anthologie de voyageurs français dans l'Algérie coloniale (1830-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Laurent. Robert Laffont, 2008, Bouquins, 978-2-221-10008-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo, Espace et Politique. Jusqu'à l'exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2008, 978-2-7535-0635-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrits politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Franck Laurent. Librairie Générale Française, 2013, Le Livre de poche - Classiques, 978-2-253-16092-2</w:t>
+              <w:t xml:space="preserve">Franck Laurent. Librairie Générale Française, 2001, Le Livre de poche - Références, 2-253-90587-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VICTOR HUGO FACE A LA CONQUETE DE L'ALGERIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maisonneuve et Larose, 2001, Victor Hugo face à la conquête de l'Algérie, F. Laurent, 2-7068-1552-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Orientales. Les Feuilles d'automne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...494 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Laurent. Librairie Générale Française, 2000, Le Livre de poche - Classiques, 2-253-16059-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3579,51 +3579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="983A543F"/>
+    <w:nsid w:val="CAF4E552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3810,51 +3810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3711-2675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034687769" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05284314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202210170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4848" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hermant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maczka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.547" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pourtal&#232;s De" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Victor Tolan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen El Annabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaouda Lebda&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Krause" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3711-2675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034687769" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05284314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202210170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hermant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maczka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.547" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pourtal&#232;s De" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Victor Tolan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen El Annabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaouda Lebda&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Krause" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>