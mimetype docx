--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -403,510 +403,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Indochine&amp;quot; et &amp;quot;L’Indochine enchaînée&amp;quot; d’André Malraux et Paul Monin (1925-1926)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etudes « La Presse indochinoise (1865-1954) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France et réseau PERFROM (3L.AM et MSH Ange Guépin), Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sous le roman, l’avenir. République et Tyrannie dans &amp;quot;Quatrevingt-Treize&amp;quot; de Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Perturbation : pouvoir, tyrannie et (dés)ordre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Désormeaux, Z. Elmarsafy et A. Vila orgs., University of Chicago et Franke Institute for Humanities, Centre universitaire de l’Université de Chicago à Paris, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’Indochine&amp;quot; et &amp;quot;L’Indochine enchaînée&amp;quot; d’André Malraux et Paul Monin (1925-1926)</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuple et Etat: Politique de &amp;quot;Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etudes « La Presse indochinoise (1865-1954) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque nationale de France et réseau PERFROM (3L.AM et MSH Ange Guépin), Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes Victor Hugo et le romantisme: "Notre-Dame de Paris" à vol d'oiseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Julliot et Franck Laurent - Le Mans université Labo 3L.AM (EA 4335), Nov 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« El niño en la obra de Victor Hugo. Riqueza de un motivo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Congrès international (XXIXe Journées nationales) de l’Association Argentine de Littérature Française et Francophone (AALFF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Buenos Aires, Université Laval (Québec), Labo 3L.AM Université du Maine (Le Mans),S. G. Artal Maillie et V. Castello-Joubert, May 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hugo : essais d’une épopée de la Révolution française (&amp;quot;La Fin de Satan&amp;quot;, &amp;quot;La Révolution&amp;quot;, &amp;quot;La Légende des siècles&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Fictions de la Révolution »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5317 IRHIM et EA 4209 RIRRA 21, Universités Jean Monnet Saint-Etienne et Paul Valéry Montpellier 3, J-M. Roulin et C. Saminadayar-Perrin, Oct 2016, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un retour paradoxal: les Cent-Jours dans l'oeuvre de Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cent-Jours vus de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. Gendrel et M. Labouret, Oct 2015, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hugo : Orient et Occident mêlés (&amp;quot;Les Orientales&amp;quot;, &amp;quot;William Shakespeare&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Victor Hugo et Moslehedin Sa’di »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Culturel iranien à Paris et CERILAC (Université Paris-Diderot), Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290576v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02100630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Canne de M. Michelet&amp;quot; de Jules Claretie - De l'histoire-promenade au conflit de mémoires</w:t>
               </w:r>
@@ -2932,213 +2932,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo, Espace et Politique. Jusqu'à l'exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2008, 978-2-7535-0635-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Voyage en Algérie. Anthologie de voyageurs français dans l’Algérie coloniale (1830-1930), (choix des textes, introduction, notices, notes, chronologie, répertoire des voyageurs, glossaire, index)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Laffont - "Bouquins", 2008, Daniel Rondeau, 978-2-221-10008-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Voyage en Algérie. Anthologie de voyageurs français dans l'Algérie coloniale (1830-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Laurent. Robert Laffont, 2008, Bouquins, 978-2-221-10008-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967206v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04966374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrits politiques</w:t>
               </w:r>
@@ -3579,51 +3579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAF4E552"/>
+    <w:nsid w:val="4DD754F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3810,51 +3810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3711-2675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034687769" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05284314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202210170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hermant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maczka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.547" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pourtal&#232;s De" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Victor Tolan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen El Annabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaouda Lebda&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Krause" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3711-2675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034687769" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290544v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05284314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202210170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hermant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maczka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.547" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pourtal&#232;s De" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Victor Tolan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen El Annabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaouda Lebda&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Krause" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>