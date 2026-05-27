--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -403,510 +403,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sous le roman, l’avenir. République et Tyrannie dans &amp;quot;Quatrevingt-Treize&amp;quot; de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Perturbation : pouvoir, tyrannie et (dés)ordre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Désormeaux, Z. Elmarsafy et A. Vila orgs., University of Chicago et Franke Institute for Humanities, Centre universitaire de l’Université de Chicago à Paris, Jul 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Indochine&amp;quot; et &amp;quot;L’Indochine enchaînée&amp;quot; d’André Malraux et Paul Monin (1925-1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etudes « La Presse indochinoise (1865-1954) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque nationale de France et réseau PERFROM (3L.AM et MSH Ange Guépin), Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sous le roman, l’avenir. République et Tyrannie dans &amp;quot;Quatrevingt-Treize&amp;quot; de Victor Hugo</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« El niño en la obra de Victor Hugo. Riqueza de un motivo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Perturbation : pouvoir, tyrannie et (dés)ordre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, D. Désormeaux, Z. Elmarsafy et A. Vila orgs., University of Chicago et Franke Institute for Humanities, Centre universitaire de l’Université de Chicago à Paris, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Premier Congrès international (XXIXe Journées nationales) de l’Association Argentine de Littérature Française et Francophone (AALFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Buenos Aires, Université Laval (Québec), Labo 3L.AM Université du Maine (Le Mans),S. G. Artal Maillie et V. Castello-Joubert, May 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo : essais d’une épopée de la Révolution française (&amp;quot;La Fin de Satan&amp;quot;, &amp;quot;La Révolution&amp;quot;, &amp;quot;La Légende des siècles&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Fictions de la Révolution »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5317 IRHIM et EA 4209 RIRRA 21, Universités Jean Monnet Saint-Etienne et Paul Valéry Montpellier 3, J-M. Roulin et C. Saminadayar-Perrin, Oct 2016, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un retour paradoxal: les Cent-Jours dans l'oeuvre de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cent-Jours vus de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Gendrel et M. Labouret, Oct 2015, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo : Orient et Occident mêlés (&amp;quot;Les Orientales&amp;quot;, &amp;quot;William Shakespeare&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Victor Hugo et Moslehedin Sa’di »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Culturel iranien à Paris et CERILAC (Université Paris-Diderot), Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuple et Etat: Politique de &amp;quot;Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etudes Victor Hugo et le romantisme: "Notre-Dame de Paris" à vol d'oiseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Julliot et Franck Laurent - Le Mans université Labo 3L.AM (EA 4335), Nov 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100630v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-02290576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Canne de M. Michelet&amp;quot; de Jules Claretie - De l'histoire-promenade au conflit de mémoires</w:t>
               </w:r>
@@ -2932,213 +2932,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Voyage en Algérie. Anthologie de voyageurs français dans l’Algérie coloniale (1830-1930), (choix des textes, introduction, notices, notes, chronologie, répertoire des voyageurs, glossaire, index)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Laffont - "Bouquins", 2008, Daniel Rondeau, 978-2-221-10008-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Voyage en Algérie. Anthologie de voyageurs français dans l'Algérie coloniale (1830-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Laurent. Robert Laffont, 2008, Bouquins, 978-2-221-10008-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Victor Hugo, Espace et Politique. Jusqu'à l'exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 2008, 978-2-7535-0635-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966374v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04967206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrits politiques</w:t>
               </w:r>
@@ -3579,51 +3579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DD754F0"/>
+    <w:nsid w:val="4EAAB747"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3810,51 +3810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3711-2675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034687769" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290544v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05284314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202210170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hermant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maczka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.547" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pourtal&#232;s De" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Victor Tolan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen El Annabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaouda Lebda&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Krause" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3711-2675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034687769" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05284314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202210170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hermant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maczka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.547" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pourtal&#232;s De" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Victor Tolan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen El Annabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaouda Lebda&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Krause" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>