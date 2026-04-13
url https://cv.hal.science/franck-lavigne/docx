--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -75,15457 +75,16232 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (122)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical resistivity tomography for geohazard assessment in West Lombok’s alluvial plain</w:t>
+                <w:t xml:space="preserve">Atlas des volcans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yayat Sudrajat</w:t>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Arisbaya</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaelle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Handayani</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">AUTREMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Atlas Monde, Anne Lacambre, 9782080510600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471084v1</w:t>
+                <w:t xml:space="preserve">hal-05577873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-to late-Holocene fluvial and coastal evolution in the Aceh River delta, Sumatra: effects of sea-level change, sediment supply, wave climate, tectonics and tsunamis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hummocky terrain of the Kalibabak debris avalanche deposit, Lombok Island, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhamad Malawani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muh Aris Marfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">200, pp.02015, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05356731v1</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202020002015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14C dating of tsunami deposits in arid environments: How challenging can it be? The example of La Graciosa, Canary Islands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Atlas of Merapi volcano, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Surono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05147980v1</w:t>
+                <w:t xml:space="preserve">hal-04280554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in detecting volcanic forcing in climate and societal proxies: insights from the 1170/1171 CE eruption</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Atlas of Merapi Volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Surono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Lavigne, Julie Morin, Surono. Laboratoire de Géographie Physique, Meudon, France, 58 color plates, 2015, Online Publication</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (125)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examining selective exposure and disaster information literacy among Generation Z Instagram users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Rizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Sapari Dwi Hadian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-025-03867-x⟩</w:t>
+              <w:t xml:space="preserve">Informatio - Journal of Library and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (1), pp.53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24198/inf.v6i1.69343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393153v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence of the greatest disaster in Balinese history: The 1815 Geger Bali multi-hazard event in Buleleng</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+                <w:t xml:space="preserve">Electrical resistivity tomography for geohazard assessment in West Lombok’s alluvial plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayat Sudrajat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Arisbaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Handayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karit L Gaol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Maruf Mukti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109903⟩</w:t>
+              <w:t xml:space="preserve">Geosystems and Geoenvironment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (2), pp.100487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geogeo.2025.100487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368459v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the Impacts of the Samalas Eruption (1257 CE) to the Hydrogeological Conditions of Mataram, Lombok, Indonesia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mid-to late-Holocene fluvial and coastal evolution in the Aceh River delta, Sumatra: effects of sea-level change, sediment supply, wave climate, tectonics and tsunamis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimas Maula Hayat</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomy Afrizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indonesian Journal on Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17014/ijog.11.3.339-348⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.100290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qsa.2025.100290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812324v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large debris avalanche and associated eruptive event at Samalas volcano, Lombok, Indonesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">14C dating of tsunami deposits in arid environments: How challenging can it be? The example of La Graciosa, Canary Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Francisco Betancort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-024-01727-7⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 488, pp.107607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2025.107607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487003v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-seismic deformation and related hazards associated with the 2022 Mw 5.6 Cianjur earthquake in West Java, Indonesia: insights from combined seismological analysis, DInSAR, and geomorphological investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+                <w:t xml:space="preserve">Stakeholder discourses on disaster risk reduction in Merapi: aligning local practices with the Sendai Framework and SDGs through Q methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annisa Joviani Astari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Budi Wibowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunardi Sunardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Budi Wibowo</w:t>
+                <w:t xml:space="preserve">Yudo Prasetyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimas Salomo J. Sianipar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Naufal Fathoni</w:t>
+                <w:t xml:space="preserve">Lukman Lukman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40677-024-00277-6⟩</w:t>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (5), pp.753-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/DPM-07-2024-0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733257v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar eclipses illuminate timing and climate impact of medieval volcanism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Field evidence of the greatest disaster in Balinese history: The 1815 Geger Bali multi-hazard event in Buleleng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Faral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gede Putu Eka Suryana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Khodri</w:t>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 616, pp.90-95. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.109903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-05751-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994058v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of landforms and buried sedimentary deposits during the growth of the Aceh River delta (Sumatra, Indonesia)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in detecting volcanic forcing in climate and societal proxies: insights from the 1170/1171 CE eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Le Doaré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Steuer</w:t>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Siemon</w:t>
+                <w:t xml:space="preserve">Zhen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445647.2022.2139203⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178 (3), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-025-03867-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889242v1</w:t>
+                <w:t xml:space="preserve">hal-05393153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal sedimentation and topographic changes in the Mataram Plain, Lombok (Indonesia) following the 1257 CE eruption of Samalas volcano</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Review on the Impacts of the Samalas Eruption (1257 CE) to the Hydrogeological Conditions of Mataram, Lombok, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhamad Ngainul Malawani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lina Handayani</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romza Fauzan Agniy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimas Maula Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5592⟩</w:t>
+              <w:t xml:space="preserve">Indonesian Journal on Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (3), pp.339-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17014/ijog.11.3.339-348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086978v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1257 CE cataclysmic eruption of Samalas volcano (Indonesia) revealed by indigenous written sources: Forgotten kingdoms, emergency response, and societal recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Large debris avalanche and associated eruptive event at Samalas volcano, Lombok, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhamad Ngainul Malawani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107688⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (3), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-024-01727-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889245v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR and UAV SfM-MVS of Merapi Volcanic Dome and Crater Rim Change from 2012 to 2014</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Co-seismic deformation and related hazards associated with the 2022 Mw 5.6 Cianjur earthquake in West Java, Indonesia: insights from combined seismological analysis, DInSAR, and geomorphological investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Budi Wibowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimas Salomo J. Sianipar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryono Daryono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Naufal Fathoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40677-024-00277-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14205193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03889243v1</w:t>
+                <w:t xml:space="preserve">hal-04733257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 22,000-year tephrostratigraphy record of unidentified volcanic eruptions from Ternate and Tidore islands (North Maluku, Indonesia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lunar eclipses illuminate timing and climate impact of medieval volcanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rahim Ahmad</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 616, pp.90-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05751-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03680328v1</w:t>
+                <w:t xml:space="preserve">hal-03994058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évacuation massive des populations en temps d’épidémie de COVID-19 : comment éviter la sur-crise ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution of landforms and buried sedimentary deposits during the growth of the Aceh River delta (Sumatra, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Le Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Steuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Siemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.20961⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.2139203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2022.2139203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03177723v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier Islands Resilience to Extreme Events: Do Earthquake and Tsunami Play a Role?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coastal sedimentation and topographic changes in the Mataram Plain, Lombok (Indonesia) following the 1257 CE eruption of Samalas volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhamad Ngainul Malawani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Darusman Darusman</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamsuddin Syamsuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Handayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13020178⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111978v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physical characteristics of the small volcanic island of Tidore and Hiri to support disaster management in Maluku</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Marfai</w:t>
+                <w:t xml:space="preserve">The 1257 CE cataclysmic eruption of Samalas volcano (Indonesia) revealed by indigenous written sources: Forgotten kingdoms, emergency response, and societal recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhamad Ngainul Malawani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Mutaqin</w:t>
+                <w:t xml:space="preserve">Wayan Jarrah Sastrawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Hadmoko</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmad Sirulhaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/851/1/012008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 432, pp.107688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889264v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Unknown Paleo-Tsunami Events along the Alas Strait, West Sumbawa, Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LiDAR and UAV SfM-MVS of Merapi Volcanic Dome and Crater Rim Change from 2012 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachtiar W Mutaqin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+                <w:t xml:space="preserve">Muhammad Anggri Setiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Trautmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Puncak Joyontono</w:t>
+                <w:t xml:space="preserve">Noviyanti Listyaningrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Budi Wibowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11020046⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (20), pp.5193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14205193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958458v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of DEMs Spatial Resolution for Geomorphological Study in a Small Volcanic Island of Tidore, North Maluku, Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 22,000-year tephrostratigraphy record of unidentified volcanic eruptions from Ternate and Tidore islands (North Maluku, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Faral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Wahyu Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
+                <w:t xml:space="preserve">Fatima Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muh Aris Marfai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Rahim Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hunan University Natural Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899333v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Social Vulnerability to Kiematubu Volcano in Tidore Island, North Maluku</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barrier Islands Resilience to Extreme Events: Do Earthquake and Tsunami Play a Role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widiyana Riasasi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Biswajeet Pradhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darusman Darusman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132503011⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13020178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889257v1</w:t>
+                <w:t xml:space="preserve">hal-03111978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a tsunami deposit from the Bronze Age Santorini eruption at Malia (Crete): impact, chronology, extension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évacuation massive des populations en temps d’épidémie de COVID-19 : comment éviter la sur-crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Saulnier</w:t>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Glais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94859-1⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.20961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363029v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03177723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Local and Global Impacts of Volcanic Eruptions and Disaster Management Practices: The Indonesian Example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The physical characteristics of the small volcanic island of Tidore and Hiri to support disaster management in Maluku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukhamad N Malawani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">B Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Wijayanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11030109⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 851 (1), pp.012008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/851/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155309v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Legends and Science: Field Evidence of a Large Tsunami that Affected the Kingdom of Tonga in the 15th Century</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evidence of Unknown Paleo-Tsunami Events along the Alas Strait, West Sumbawa, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar W Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taaniel Kula</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puncak Joyontono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.748755⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11020046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465054v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Changes in European Shoreline Evolution Trends Using Markov Chains and the Eurosion Database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Oliveros</w:t>
+                <w:t xml:space="preserve">Comparison of DEMs Spatial Resolution for Geomorphological Study in a Small Volcanic Island of Tidore, North Maluku, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muh Aris Marfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brivois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Garcin</w:t>
+                <w:t xml:space="preserve">Helvetia Wijayanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hunan University Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913680v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of Space Missions to Better Tsunami Science: Observations, Models and Warnings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Pinel-Puysségur</w:t>
+                <w:t xml:space="preserve">Assessment of Social Vulnerability to Kiematubu Volcano in Tidore Island, North Maluku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widiyana Riasasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muh Aris Marfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-020-09616-2⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 325, pp.03011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132503011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189851v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lomonosov Crater Impact Event: A Possible Mega‐Tsunami Source on Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.A.P. Rodriguez</w:t>
+                <w:t xml:space="preserve">Discovery of a tsunami deposit from the Bronze Age Santorini eruption at Malia (Crete): impact, chronology, extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JE006008⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.15487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94859-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360771v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape evolution on the eastern part of Lombok (Indonesia) related to the 1257 CE eruption of the Samalas Volcano</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Review of Local and Global Impacts of Volcanic Eruptions and Disaster Management Practices: The Indonesian Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhamad N Malawani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.11.010⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11030109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01947324v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal Life Support for Refractory Cardiac Arrest: A 10-Year Comparative Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Pavlakovic</w:t>
+                <w:t xml:space="preserve">Bridging Legends and Science: Field Evidence of a Large Tsunami that Affected the Kingdom of Tonga in the 15th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taaniel Kula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ann Thorac Surg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2018.09.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.748755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195206v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Second International Conference on Environmental Resources Management in Global Region (ICERM 2018) (Preface)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detecting Changes in European Shoreline Evolution Trends Using Markov Chains and the Eurosion Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Giremus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/256/1/011001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477322v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic Eruption-Induced Tsunami in Indonesia: A Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contributions of Space Missions to Better Tsunami Science: Observations, Models and Warnings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Occhipinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schindelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pinel-Puysségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/256/1/012023⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (6), pp.1535-1581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-020-09616-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477298v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldest description of a caldera-forming eruption in Southeast Asia unveiled in forgotten written sources</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Lomonosov Crater Impact Event: A Possible Mega‐Tsunami Source on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ormö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A.P. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoJournal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10708-019-10083-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (7), pp.1840-1851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JE006008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009725v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The March 25 and 29, 2016 landslide-induced debris flow at Clapar, Banjarnegara, Central Java</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maulana Yudinugroho</w:t>
+                <w:t xml:space="preserve">Landscape evolution on the eastern part of Lombok (Indonesia) related to the 1257 CE eruption of the Samalas Volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayat Sudrajat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Handayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-018-0958-4⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 327, pp.338-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009949v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study Regarding the Risk Perception of Tsunamis from Eforie Nord (Romania) and Nice (France) Communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Extracorporeal Life Support for Refractory Cardiac Arrest: A 10-Year Comparative Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Armoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Achana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Koffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pavlakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia UBB Ambientum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24193/subbambientum.2018.2.03⟩</w:t>
+              <w:t xml:space="preserve">Ann Thorac Surg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (3), pp.809--816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009846v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Lahar Deposition Processes in the Curah Lengkong (Semeru Volcano, Indonesia) Using Photogrammetry-Based Geospatial Analysis, near-Surface Geophysics and CFD Modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Wassmer</w:t>
+                <w:t xml:space="preserve">The Second International Conference on Environmental Resources Management in Global Region (ICERM 2018) (Preface)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pramono Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudarmadji Sudarmadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsung-Yi Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.01.021⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 256, pp.011001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/256/1/011001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02477282v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating a 2D image-based computerized approach for measuring riverine pebble roundness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volcanic Eruption-Induced Tsunami in Indonesia: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B W Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D S Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M N Ngalawani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.03.020⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 256, pp.012023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/256/1/012023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01923456v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Eruptive Lahars at Kali Putih Following the 2010 Eruption of Merapi Volcano, Indonesia: Occurrences and Impacts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oldest description of a caldera-forming eruption in Southeast Asia unveiled in forgotten written sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-018-3396-7⟩</w:t>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10708-019-10083-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478224v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling tsunami propagation and the emplacement of thumbprint in an early Mars ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lavigne</w:t>
+                <w:t xml:space="preserve">Comparative Study Regarding the Risk Perception of Tsunamis from Eforie Nord (Romania) and Nice (France) Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Petruța Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iren-Adelina Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Partheniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JE005230⟩</w:t>
+              <w:t xml:space="preserve">Studia UBB Ambientum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.25-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/subbambientum.2018.2.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520508v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Semiquantitative and GIS-Based Statistical Model to Landslide Susceptibility Zonation in Kayangan Catchment, Java, Indonesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The March 25 and 29, 2016 landslide-induced debris flow at Clapar, Banjarnegara, Central Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guruh Samodra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalih Nur Wicaksono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indriya Parahita Adi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulana Yudinugroho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-017-2772-z⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.985-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-018-0958-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477285v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of the risk of tsunami in a context of high-level risk assessment and management: the case of the fjord Lyngen in Norway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into Lahar Deposition Processes in the Curah Lengkong (Semeru Volcano, Indonesia) Using Photogrammetry-Based Geospatial Analysis, near-Surface Geophysics and CFD Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40677-017-0068-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 353, pp.102--113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815470v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Isopach Mapping of Volcanic Deposits of Mount Samalas 1257 AD Based on the Values of Resistivity and Physical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating a 2D image-based computerized approach for measuring riverine pebble roundness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiden Hiden</w:t>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirbani Brotopuspito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Airaksinen</w:t>
+                <w:t xml:space="preserve">Danang Hadmoko Sri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (3), pp.67. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 311, pp.143 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences7030067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476153v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate response to the Samalas volcanic eruption in 1257 revealed by proxy records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Post-Eruptive Lahars at Kali Putih Following the 2010 Eruption of Merapi Volcano, Indonesia: Occurrences and Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard De Bélizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Wahyu Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilang Arya Dipayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muh Aris Marfai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo2875⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (1), pp.419--444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-018-3396-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497225v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception du risque tsunami à Sines, Portugal: de l'importance du paysage dans la perception sociale du risque</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling tsunami propagation and the emplacement of thumbprint in an early Mars ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen M. Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finisterra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.122(3):633-649 (IF 3,11). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JE005230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18055/FINIS8561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476177v1</w:t>
+                <w:t xml:space="preserve">hal-01520508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River responses to the 2010 major eruption of the Merapi volcano, central Java, Indonesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of a Semiquantitative and GIS-Based Statistical Model to Landslide Susceptibility Zonation in Kayangan Catchment, Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guruh Samodra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.08.025⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (1), pp.437--468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-017-2772-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01481063v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahars in Java: Initiations, Dynamics, Hazard Assessment And Deposition Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Perception of the risk of tsunami in a context of high-level risk assessment and management: the case of the fjord Lyngen in Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øystein Robertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Geografi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23917/forgeo.v21i1.1822⟩</w:t>
+              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40677-017-0068-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478037v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1257 Samalas eruption (Lombok, Indonesia): the single greatest stratospheric gas release of the Common Era</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Isopach Mapping of Volcanic Deposits of Mount Samalas 1257 AD Based on the Values of Resistivity and Physical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiden Hiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline M. Vidal</w:t>
+                <w:t xml:space="preserve">Kirbani Brotopuspito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Métrich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nugraha Kartadinata</w:t>
+                <w:t xml:space="preserve">Kim Airaksinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep34868⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences7030067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481340v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of anisotropy of magnetic susceptibility (AMS) to reconstruct flooding characteristics of a 4220 BP tsunami from a thick unconsolidated structureless deposit (Banda Aceh, Sumatra)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Climate response to the Samalas volcanic eruption in 1257 revealed by proxy records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khodri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2015.00040⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.123 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483549v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological evolution of the Gendol valley following the October 2010 eruption of Mt Merapi (Java, Indonesia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La perception du risque tsunami à Sines, Portugal: de l'importance du paysage dans la perception sociale du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11073⟩</w:t>
+              <w:t xml:space="preserve">Finisterra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.vol. 52 n.\textordmasculine{} 105 (2017). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18055/FINIS8561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01483546v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical ground motion and historical sea-level records in Dakar (Senegal) Vertical ground motion and historical sea-level records in Dakar (Senegal)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre da Sylva</w:t>
+                <w:t xml:space="preserve">River responses to the 2010 major eruption of the Merapi volcano, central Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/10/8/084016⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273, pp.244 - 257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186059v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche des environnements volcaniques en géographie : méthodes et échelles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lahars in Java: Initiations, Dynamics, Hazard Assessment And Deposition Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bambang Sukatja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11070⟩</w:t>
+              <w:t xml:space="preserve">Forum Geografi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23917/forgeo.v21i1.1822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482065v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the major plinian eruption of Samalas in 1257 A.D. (Lombok, Indonesia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">The 1257 Samalas eruption (Lombok, Indonesia): the single greatest stratospheric gas release of the Common Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Métrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indyo Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nugraha Kartadinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 77 (9), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34868 </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-015-0960-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep34868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483539v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between Video and Seismic Data Analysis for the Study of Lahar Dynamics at Merapi Volcano, Indonesia</w:t>
+                <w:t xml:space="preserve">Contribution of anisotropy of magnetic susceptibility (AMS) to reconstruct flooding characteristics of a 4220 BP tsunami from a thick unconsolidated structureless deposit (Banda Aceh, Sumatra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy budi Wibowo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Patrick C. Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yan W. M. Iskandarsyah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zeghdoudi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Junun Sartohadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (3), pp.251 - 266. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2015.00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483552v1</w:t>
+                <w:t xml:space="preserve">hal-01483549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-penetrating radar observations for estimating the vertical displacement of rotational landslides</w:t>
+                <w:t xml:space="preserve">Geomorphological evolution of the Gendol valley following the October 2010 eruption of Mt Merapi (Java, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lissak</w:t>
+                <w:t xml:space="preserve">Anouk Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Maquaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Virmoux</w:t>
+                <w:t xml:space="preserve">Édouard De bélizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-15-1399-2015⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.235 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569164v1</w:t>
+                <w:t xml:space="preserve">hal-01483546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 21 February 2005, catastrophic waste avalanche at Leuwigajah dumpsite, Bandung, Indonesia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Gomez</w:t>
+                <w:t xml:space="preserve">Vertical ground motion and historical sea-level records in Dakar (Senegal) Vertical ground motion and historical sea-level records in Dakar (Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thimoty A. Davies</w:t>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darang Sri Hadmoko</w:t>
+                <w:t xml:space="preserve">Sylvestre da Sylva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (10), p.1-12. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, 084016 (11 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40677-014-0010-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/10/8/084016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262274v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cartographie Participative En 3 Dimensions (CP3D) Comme Outil Au Service d'une Gestion Partagée Des Risques ?: Intérêts et Limites de La Méthode à l'épreuve de l'expérience Menée à Fogo (Cap-Vert) Sur Le Risque Volcanique</w:t>
+                <w:t xml:space="preserve">Approche des environnements volcaniques en géographie : méthodes et échelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Texier-Teixeira</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Edouard de Belizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.1631⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476189v1</w:t>
+                <w:t xml:space="preserve">hal-01482065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling eruption and tsunami records: the Krakatau 1883 case study, Indonesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Iskandarsyah</w:t>
+                <w:t xml:space="preserve">Dynamics of the major plinian eruption of Samalas in 1257 A.D. (Lombok, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Métrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indyo Pratomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nugraha Kartadinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 76, pp.814. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-014-0814-x⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 77 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-015-0960-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133616v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncated dunes as evidence of the 2004 tsunami in North Sumatra and environmental recovery post-tsunami</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coupling between Video and Seismic Data Analysis for the Study of Lahar Dynamics at Merapi Volcano, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy budi Wibowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zeghdoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Geographer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nzg.12052⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.251 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01483613v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sahal</w:t>
+                <w:t xml:space="preserve">Ground-penetrating radar observations for estimating the vertical displacement of rotational landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.693.0502⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.1399-1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-15-1399-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484408v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from the 2010 evacuations at Merapi volcano</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La Cartographie Participative En 3 Dimensions (CP3D) Comme Outil Au Service d'une Gestion Partagée Des Risques ?: Intérêts et Limites de La Méthode à l'épreuve de l'expérience Menée à Fogo (Cap-Vert) Sur Le Risque Volcanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.010⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (3), pp.309--324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.1631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01484733v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic disturbance due to the 2010 Merapi volcano eruption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cholik Noer</w:t>
+                <w:t xml:space="preserve">The 21 February 2005, catastrophic waste avalanche at Leuwigajah dumpsite, Bandung, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimoty A. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darang Sri Hadmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.04.005⟩</w:t>
+              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (10), p.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40677-014-0010-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01484752v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex internal architecture of a debris-flow deposit revealed using ground-penetrating radar, Cass, New Zealand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas J. Brewer</w:t>
+                <w:t xml:space="preserve">Coupling eruption and tsunami records: the Krakatau 1883 case study, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Belousov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Iskandarsyah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Geographer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nzg.12002⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-014-0814-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01485354v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source of the great AD 1257 mystery eruption unveiled, Samalas volcano, Rinjani Volcanic Complex, Indonesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Truncated dunes as evidence of the 2004 tsunami in North Sumatra and environmental recovery post-tsunami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Hart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Zealand Geographer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (3), pp.165 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nzg.12052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904572v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Merapi 2010 eruption: An interdisciplinary impact assessment methodology for studying pyroclastic density current dynamics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Air traffic disturbance due to the 2010 Merapi volcano eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picquout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.T.W. Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cholik Noer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 261, pp.316 - 329. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.02.012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 261, pp.366 - 375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484027v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass evacuation of the 2010 Merapi eruption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Lessons learned from the 2010 evacuations at Merapi volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuning Tyas Wulan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Picquout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard de Bélizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJEM.2013.059871⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 261, pp.348 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484749v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroxysmal dome explosion during the Merapi 2010 eruption: Processes and facies relationships of associated high-energy pyroclastic density currents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Complex internal architecture of a debris-flow deposit revealed using ground-penetrating radar, Cass, New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C.A. Starheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J. Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.01.007⟩</w:t>
+              <w:t xml:space="preserve">New Zealand Geographer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.26 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nzg.12002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484034v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Volcanic Risk on Fogo Volcano, Cape Verde, Through A Participatory Approach : Which Outcoming ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lagahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Texier-Teixeira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jake Rom David Cadag</w:t>
+                <w:t xml:space="preserve">Alexandre Sahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhessd-1-6559-2013⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 693 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.693.0502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01221171v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’un protocole de suivi de la fréquentation au sein de la Réserve naturelle marine de la Réunion, France, Océan Indien</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Pothin</w:t>
+                <w:t xml:space="preserve">Source of the great AD 1257 mystery eruption unveiled, Samalas volcano, Rinjani Volcanic Complex, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 ((42):), pp.16742-16747 (IF 9,737)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239632v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impact of the 2010 pyroclastic density currents at Merapi volcano from high-resolution satellite imagery, field investigations and numerical simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Preece</w:t>
+                <w:t xml:space="preserve">The Merapi 2010 eruption: An interdisciplinary impact assessment methodology for studying pyroclastic density current dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picquout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 261, pp.295 - 315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.12.021⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 261, pp.316 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483850v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rain-triggered lahars following the 2010 eruption of Merapi volcano, Indonesia: A major risk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mass evacuation of the 2010 Merapi eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estuning Tyas Wulan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.01.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEM.2013.059871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01483868v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-flow evolution of lahar deposits from video-imagery with implications for post-event deposit interpretation, Mount Semeru, Indonesia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Paroxysmal dome explosion during the Merapi 2010 eruption: Processes and facies relationships of associated high-energy pyroclastic density currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Picquout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 256, pp.96 - 104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.02.013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 261, pp.260 - 294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485359v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Institutional and Socio-Economic Context for Responding to Disasters: Case Study of the 1994 and 2006 Eruptions of the Merapi Volcano, Indonesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reducing Volcanic Risk on Fogo Volcano, Cape Verde, Through A Participatory Approach : Which Outcoming ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Texier-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrillat-Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom David Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP361.14⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhessd-1-6559-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477295v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01221171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2010 explosive eruption of Java's Merapi volcano - a '100-year' event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaboration d’un protocole de suivi de la fréquentation au sein de la Réserve naturelle marine de la Réunion, France, Océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Surono</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maria Fabrizia Buongiorno</w:t>
+                <w:t xml:space="preserve">Karine Pothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.018⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.13379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00723412v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2007 eruption of Kelut volcano (East Java, Indonesia): Phenomenology, crisis management and social response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the impact of the 2010 pyroclastic density currents at Merapi volcano from high-resolution satellite imagery, field investigations and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gertisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard de Bélizal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Indyo Pratomo</w:t>
+                <w:t xml:space="preserve">K. Preece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 261, pp.295 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.06.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485596v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2006 July 17 Java (Indonesia) tsunami from satellite imagery and numerical modelling: a single or complex source?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Allgeyer</w:t>
+                <w:t xml:space="preserve">Rain-triggered lahars following the 2010 eruption of Merapi volcano, Indonesia: A major risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard de Bélizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilang Aria Dipayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05666.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 261, pp.330 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483973v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rythmes et temporalités en géomorphologie : de l'évolution des volumes de relief à la reconstitution d'événements instantanés &amp;quot; (actes des Journées des Jeunes Géomorphologues 2010, Groupe Français de Géomorphologie) .</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Lecoeur</w:t>
+                <w:t xml:space="preserve">In-flow evolution of lahar deposits from video-imagery with implications for post-event deposit interpretation, Mount Semeru, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C.A. Starheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 256, pp.96 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827609v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaction des populations en cas d'alerte sur les flancs des volcans actifs tropicaux : exemple de la crise du Kelut (Java, Indonésie), fin 2007 (People's response to warning in the event of a volcanic eruption : the example of Kelut volcano, Java, in late 2007)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of the Institutional and Socio-Economic Context for Responding to Disasters: Case Study of the 1994 and 2006 Eruptions of the Merapi Volcano, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estuning Tyas Wulan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bagf.2011.8300⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 361 (1), pp.171--186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP361.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478010v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'aléa Devient La Ressource : L'activité d'extraction Des Matériaux Volcaniques Autour Du Volcan Merapi (Indonésie) Dans La Compréhension Des Risques Locaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2010 explosive eruption of Java's Merapi volcano - a '100-year' event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Surono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pallister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard De Bélizal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Fabrizia Buongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 241-242, pp.121-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.23555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477990v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00723412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial analysis of the December 26th, 2004 tsunami-induced damages: lessons learned for a better risk assessment integrating buildings vulnerability.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The 2007 eruption of Kelut volcano (East Java, Indonesia): Phenomenology, crisis management and social response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard de Bélizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indyo Pratomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2010.07.009⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (1), pp.165 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539789v1</w:t>
+                <w:t xml:space="preserve">hal-01485596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse Architecture of Lahar Terraces, Inferred from Radargrams: Preliminary Results from Semeru Volcano, Indonesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">The 2006 July 17 Java (Indonesia) tsunami from satellite imagery and numerical modelling: a single or complex source?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Burg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allgeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.2016⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.no - no. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05666.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02478022v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard and risk assessment and their application in risk management and landuse planning in eastern flank of Menoreh Mountains, Yogyakarta Province, Indonesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Winaryo</w:t>
+                <w:t xml:space="preserve">Rythmes et temporalités en géomorphologie : de l'évolution des volumes de relief à la reconstitution d'événements instantanés &amp;quot; (actes des Journées des Jeunes Géomorphologues 2010, Groupe Français de Géomorphologie) .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, p. 3-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03010454v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des risques d'inondation à Jakarta : de la nécessaire intégration d'une approche sociale et communautaire dans la réduction des risques de catastrophe</w:t>
+                <w:t xml:space="preserve">Réaction des populations en cas d'alerte sur les flancs des volcans actifs tropicaux : exemple de la crise du Kelut (Java, Indonésie), fin 2007 (People's response to warning in the event of a volcanic eruption : the example of Kelut volcano, Java, in late 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Texier</w:t>
+                <w:t xml:space="preserve">Édouard de Gouzillon De Bélizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Fort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Lavigne</w:t>
+                <w:t xml:space="preserve">J. C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (01/2010), pp.551-570. </w:t>
+              <w:t xml:space="preserve">, 2011, 88 (1), pp.56--65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bagf.2010.8197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2011.8300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01230602v1</w:t>
+                <w:t xml:space="preserve">hal-02478010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Block Detection in Lahars through 3-Bands Spectral Analysis of Video Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Lavigne</w:t>
+                <w:t xml:space="preserve">Quand l'aléa Devient La Ressource : L'activité d'extraction Des Matériaux Volcaniques Autour Du Volcan Merapi (Indonésie) Dans La Compréhension Des Risques Locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard De Bélizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.11.005⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.23555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478018v1</w:t>
+                <w:t xml:space="preserve">hal-02477990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulder and fine sediment transport and deposition by the 2004 tsunami in Lhok Nga (western Banda Aceh, Sumatra, Indonesia): a coupled offshore - onshore model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">A spatial analysis of the December 26th, 2004 tsunami-induced damages: lessons learned for a better risk assessment integrating buildings vulnerability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fournier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Denain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2009.10.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.363-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468179v1</w:t>
+                <w:t xml:space="preserve">hal-00539789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borobudur, a basin under volcanic influence : 361,000 years BP to present</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landslide hazard and risk assessment and their application in risk management and landuse planning in eastern flank of Menoreh Mountains, Yogyakarta Province, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junun Sartohadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramono Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Winaryo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.08.001⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (3), pp.623-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-009-9490-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509801v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalog of tsunamis in New Caledonia from 28 March 1875 to 30 September 2009</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Transverse Architecture of Lahar Terraces, Inferred from Radargrams: Preliminary Results from Semeru Volcano, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Schindelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (9), pp.1116--1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498291v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets géographiques des éruptions volcaniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard De Belizal</w:t>
+                <w:t xml:space="preserve">Réduction des risques d'inondation à Jakarta : de la nécessaire intégration d'une approche sociale et communautaire dans la réduction des risques de catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.12226⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (01/2010), pp.551-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2010.8197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476166v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01230602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of anisotropy of magnetic susceptibility (AMS) in the study of tsunami deposits: application to the 2004 deposits on the eastern coast of Banda Aceh, North Sumatra, Indonesia.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Block Detection in Lahars through 3-Bands Spectral Analysis of Video Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 190 (3-4), pp.379--384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520580v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of tsunami inland propagation on December 26, 2004 in Banda Aceh, Indonesia, through field investigations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+                <w:t xml:space="preserve">Borobudur, a basin under volcanic influence : 361,000 years BP to present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gertisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Brunstein</w:t>
+                <w:t xml:space="preserve">S. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 196 ((3-4)), pp.:245-264 (IF 1.921). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417286v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunamis as geomorphic crises : Lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Boulder and fine sediment transport and deposition by the 2004 tsunami in Lhok Nga (western Banda Aceh, Sumatra, Indonesia): a coupled offshore - onshore model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Barthomeuf</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 268 (1-4), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2009.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.05.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04253319v1</w:t>
+                <w:t xml:space="preserve">hal-00468179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional and Social Responses to Hazards related to Karthala Volcano, Comoros. Part 2 : Deep-seated root causes of Comorian vulnerabilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">A catalog of tsunamis in New Caledonia from 28 March 1875 to 30 September 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schindelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (1), pp.54--71</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (6), pp.437-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241159v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-and-Ash Flow Deposition: A Conceptual Model from a GPR Survey on Pyroclastic-Flow Deposits at Merapi Volcano, Indonesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Wassmer</w:t>
+                <w:t xml:space="preserve">Les effets géographiques des éruptions volcaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard De Belizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.03.024⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.12226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02478019v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tsunami Triggered by the 21 May 2003 Boumerdès-Zemmouri (Algeria) Earthquake: Field Investigations on the French Mediterranean Coast and Tsunami Modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Hébert</w:t>
+                <w:t xml:space="preserve">Use of anisotropy of magnetic susceptibility (AMS) in the study of tsunami deposits: application to the 2004 deposits on the eastern coast of Banda Aceh, North Sumatra, Indonesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Fonfrège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 275, pp.255-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478065v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic computation of pebble roundness using digital imagery and discrete geometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of tsunami inland propagation on December 26, 2004 in Banda Aceh, Indonesia, through field investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 166, pp.259-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2009.01.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00438636v1</w:t>
+                <w:t xml:space="preserve">hal-00417286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunamis as geomorphic crises: lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Institutional and Social Responses to Hazards related to Karthala Volcano, Comoros. Part 2 : Deep-seated root causes of Comorian vulnerabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 104, pp.59-72</w:t>
+              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.54--71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357910v1</w:t>
+                <w:t xml:space="preserve">hal-01241159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insitutional and social responses to hazards related to Karthala volcano, Comoros: Part I: Analysis of the May 2006 eruptive crisis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tsunamis as geomorphic crises : Lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junun Sartohadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Barthomeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (1-2), pp.59-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.05.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010553v1</w:t>
+                <w:t xml:space="preserve">hal-04253319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Structure of Pyroclastic-Flow Deposits, Revealed by GPR Survey, at Merapi Volcano, Java, Indonesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Block-and-Ash Flow Deposition: A Conceptual Model from a GPR Survey on Pyroclastic-Flow Deposits at Merapi Volcano, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wassmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.04.012⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 110 (3-4), pp.118--127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478021v1</w:t>
+                <w:t xml:space="preserve">hal-02478019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People's behaviour in the face of volcanic hazards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nancy Juvin</w:t>
+                <w:t xml:space="preserve">The Tsunami Triggered by the 21 May 2003 Boumerdès-Zemmouri (Algeria) Earthquake: Field Investigations on the French Mediterranean Coast and Tsunami Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Flohic</w:t>
+                <w:t xml:space="preserve">J. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allgeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+                <w:t xml:space="preserve">B. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.273-287. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (6), pp.1823--1834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-9-1823-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00204561v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami-resilient communities' development in Indonesia through educative actions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Automatic computation of pebble roundness using digital imagery and discrete geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (10), pp.1992-2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2009.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311446v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami-resilient communities’ development in Indonesia through educative actions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tsunamis as geomorphic crises: lessons from the December 26, 2004 tsunami in Lhok Nga, West Banda Aceh (Sumatra, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junun Sartohadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Flohic</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Barthomeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (3), pp.430-446</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923902v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transferts sédimentaires associés au tsunami du 26 décembre 2004 sur le littoral Est de Banda Aceh à Sumatra (Indonésie)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Insitutional and social responses to hazards related to Karthala volcano, Comoros: Part I: Analysis of the May 2006 eruptive crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Junun Sartohadi</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.33--53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00241343v1</w:t>
+                <w:t xml:space="preserve">hal-03010553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal sedimentation associated with the December 26, 2004 in Lhok Nga, west Banda Aceh (Sumatra, Indonesia)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Junun Sartohadi</w:t>
+                <w:t xml:space="preserve">Longitudinal Structure of Pyroclastic-Flow Deposits, Revealed by GPR Survey, at Merapi Volcano, Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wassmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 176 (4), pp.439--447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139446v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">volcanic hazards at Mount Semeru, East Java (Indonesia), with emphasis on lahars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">People's behaviour in the face of volcanic hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Juvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-007-0133-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.273-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00338797v1</w:t>
+                <w:t xml:space="preserve">halshs-00204561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciès et transferts sédimentaires associés au tsunami du 26 décembre 2004 sur le littoral au nord-est de Banda Aceh (Sumatra, Indonésie)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tsunami-resilient communities' development in Indonesia through educative actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (4), pp.335-346</w:t>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.430-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241757v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field observations of the 17 July 2006 Tsunami in Java</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Gomez</w:t>
+                <w:t xml:space="preserve">Tsunami-resilient communities’ development in Indonesia through educative actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Giffo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Hoebreck</w:t>
+                <w:t xml:space="preserve">François Flohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (1), pp.177-183</w:t>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.430-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330923v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from a major disaster (Banda Aceh, December 26th, 2004): a methodology to calibrate simulation codes for tsunami inundation models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coastal sedimentation associated with the December 26, 2004 in Lhok Nga, west Banda Aceh (Sumatra, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junun Sartohadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Geomorphologie, N.F.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 238 (1-4), pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130134v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Cover Change and Abrupt Environmental Impacts on Javan Volcanoes, Indonesia: A Long-Term Perspective on Recent Events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">volcanic hazards at Mount Semeru, East Java (Indonesia), with emphasis on lahars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Suwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bambang Sukatja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Surono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-005-0009-2⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (2), pp.221-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-007-0133-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477290v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The November 2002 eruption of the Papandayan volcano (Indonesia): direct and induced hazards, with emphasis on lahars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les transferts sédimentaires associés au tsunami du 26 décembre 2004 sur le littoral Est de Banda Aceh à Sumatra (Indonésie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junun Sartohadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (4), pp.335-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.4702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010870v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunarisque : impacts environnementaux et humains de la catastrophe d'Aceh, cartographie et prévention des risques en Indonésie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Faciès et transferts sédimentaires associés au tsunami du 26 décembre 2004 sur le littoral au nord-est de Banda Aceh (Sumatra, Indonésie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junun Sartohadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre de l'AFRASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 65, pp.4-8</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (4), pp.335-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268708v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of Sediment Yield Following Small-Scale Volcanic Eruptions: A Quantitative Assessment at the Merapi and Semeru Stratovolcanoes, Java, Indonesia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Field observations of the 17 July 2006 Tsunami in Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoebreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.177-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02477291v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éruption du volcan Papandayan (Indonésie) en novembre 2002: aléas directs et induits (The november 2002 eruption of the Papandayan volcano (Indonesia) : direct and induced hazards)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Learning from a major disaster (Banda Aceh, December 26th, 2004): a methodology to calibrate simulation codes for tsunami inundation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zeitschrift für Geomorphologie, N.F.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, SB 146, pp.253-265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476167v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasts between Debris Flows, Hyperconcentrated Flows and Stream Flows at a Channel of Mount Semeru, East Java, Indonesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Land Cover Change and Abrupt Environmental Impacts on Javan Volcanoes, Indonesia: A Long-Term Perspective on Recent Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Suwa</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2003.11.005⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (1-2), pp.86--100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-005-0009-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477286v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borobudur Monument (Java, Indonesia) Stood by a Natural Lake: Chronostratigraphic Evidence and Historical Implications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing Preliminary Database of Volcanic Debris Avalanches in Indonesia: A Focus on Morphological Type and Geological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhamad Ngainul Malawani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agus Jaiz Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imam Alief Naufal Abidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meru Sigit Estiono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinda Pratiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1191/0959683604hl721rr⟩</w:t>
+              <w:t xml:space="preserve">Indonesian Journal on Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17014/ijog.13.1.1-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02476179v1</w:t>
+                <w:t xml:space="preserve">hal-05577770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le volcanisme des milieux subtropicaux insulaires : La plaine côtière de Guïmar, Tenerife (Iles Canaries)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The November 2002 eruption of the Papandayan volcano (Indonesia): direct and induced hazards, with emphasis on lahars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Hadisantono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamay Surmayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Surono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 39 (3-4), pp.47-54</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Suppl.-Vol. 140, pp.151-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129751v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Transportation and Deposition by Rain-Triggered Lahars at Merapi Volcano, Central Java, Indonesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tsunarisque : impacts environnementaux et humains de la catastrophe d'Aceh, cartographie et prévention des risques en Indonésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La lettre de l'AFRASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65, pp.4-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02477292v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution géomorphologique de la vallée Boyong à la suite de l'éruption du 22 novembre 1994 du volcan Merapi (Java, Indonésie) / Geomorphological evolution of the Boyong Valley following the 22 November 1994 eruption of Mt Merapi, Java, Indonesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rate of Sediment Yield Following Small-Scale Volcanic Eruptions: A Quantitative Assessment at the Merapi and Semeru Stratovolcanoes, Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/morfo.2001.1099⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (8), pp.1045--1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476168v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Revised Hazard Assessment at Merapi Volcano, Central Java</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+                <w:t xml:space="preserve">L'éruption du volcan Papandayan (Indonésie) en novembre 2002: aléas directs et induits (The november 2002 eruption of the Papandayan volcano (Indonesia) : direct and induced hazards)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Hadisantono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bronto</w:t>
+                <w:t xml:space="preserve">Mamay Surmayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0377-0273(00)00152-9⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 81 (1), pp.84--92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2004.2368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02477304v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahars at Merapi Volcano, Central Java: An Overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contrasts between Debris Flows, Hyperconcentrated Flows and Stream Flows at a Channel of Mount Semeru, East Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A Sumaryono</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Suwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0377-0273(00)00150-5⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (1-2), pp.41--58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2003.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02477289v1</w:t>
+                <w:t xml:space="preserve">hal-02477286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Lahars; Depots, Origines et Dynamique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+                <w:t xml:space="preserve">Borobudur Monument (Java, Indonesia) Stood by a Natural Lake: Chronostratigraphic Evidence and Historical Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Murwanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suharsono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sutikno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (3), pp.459--463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1191/0959683604hl721rr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/171.5.545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476169v1</w:t>
+                <w:t xml:space="preserve">hal-02476179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental Lahar Monitoring at Merapi Volcano, Central Java, Indonesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le volcanisme des milieux subtropicaux insulaires : La plaine côtière de Guïmar, Tenerife (Iles Canaries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39 (3-4), pp.47-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02477287v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahar Hazard Micro-Zonation and Risk Assessment in Yogyakarta City, Indonesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sediment Transportation and Deposition by Rain-Triggered Lahars at Merapi Volcano, Central Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoJournal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1007035612681⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 49 (1-2), pp.45--69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-555X(02)00160-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02477288v1</w:t>
+                <w:t xml:space="preserve">hal-02477292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIG et zonage des risques volcaniques : application au volcan Merapi, Java, Indonésie (GIS and zonation of the volcanic hazards : application to Merapi volcano, Java, Indonesia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Évolution géomorphologique de la vallée Boyong à la suite de l'éruption du 22 novembre 1994 du volcan Merapi (Java, Indonésie) / Geomorphological evolution of the Boyong Valley following the 22 November 1994 eruption of Mt Merapi, Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bagf.1999.2129⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7 (3), pp.159--173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2001.1099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476173v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le strato-volcan Merapi (Java) : Méthodes d'évaluation des menaces liées aux écoulements pyroclastiques et aux lahars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Toward a Revised Hazard Assessment at Merapi Volcano, Central Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bronto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100 (1-4), pp.479--502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0273(00)00152-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010918v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lahars at Merapi Volcano, Central Java: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Voight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Suwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sumaryono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100 (1-4), pp.423--456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0273(00)00150-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lahars; Depots, Origines et Dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 171 (5), pp.545--557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/171.5.545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrumental Lahar Monitoring at Merapi Volcano, Central Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Voight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lahusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100 (1-4), pp.457--478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0273(00)00151-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahar Hazard Micro-Zonation and Risk Assessment in Yogyakarta City, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 49 (2), pp.173--183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1007035612681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIG et zonage des risques volcaniques : application au volcan Merapi, Java, Indonésie (GIS and zonation of the volcanic hazards : application to Merapi volcano, Java, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 76 (4), pp.371--382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.1999.2129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le strato-volcan Merapi (Java) : Méthodes d'évaluation des menaces liées aux écoulements pyroclastiques et aux lahars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 106, pp.61-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une méthode d'évaluation et de cartographie des risques liés aux lahars sur le volcan Merapi (Java, Indonésie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 82 (4), pp.151--166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/rga.1994.3781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15535,5452 +16310,5298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining tales, historical maps and geoscience to shade light on the old harbors along the northern tip of Sumatra (9th-18th century).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomy Afrizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Nice 2025 : Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tatiana Theodoropoulou; Alexandra Bivolaru; Nicolas Naudinot, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene palaeo-geographic evolution of the Aceh River delta, Northern Sumatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jedrzej Majewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire Q14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches en Archéologie, Archéosciences, Histoire (CReAAH, UMR 6566), Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 22,000-year tephrostratigraphy record of unidentified volcanic eruptions from Ternate and Tidore islands (North Maluku, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Faral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fatima Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Achmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geomorphology 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/icg2022-37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the 22,000-year paleoenvironmental history on the islands of Tidore and Ternate in North Maluku (Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Faral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fatima Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Achmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues (JJG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic risks on Ternate and Tidore islands (North Maluku, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Faral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fatima Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Achmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpretations of risks in contemporary Southeast Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Research Institute on Contemporary Southeast Asia (IRASEC); Regional Center for Social Science and Sustainable Development (RCSD, Chiang Mai university), Sep 2021, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Improvement for Reconstructing the Paleo-topography of Lombok Island before the Samalas AD 1257 Eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhamad N Malawani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachtiar W Mutaqin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Geomorphometry 2020 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Perugia, Italy. pp.170-173, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30437/GEOMORPHOMETRY2020_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazard assessment, risk management, and emergency response during the 2018 sequence of earthquakes in Lombok, West Nusa Tenggara, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suwardji Suwardji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kusnadi Kusnadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edonk Kembali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Science and Technology (ICST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Mataram (virtual), Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une supplémentation en choline sur les performances des oies pendant les phases d’élevage et de gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène H. Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota as a tool to promote spontaneous liver steatosis in Greylag geese: promising results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'incorporation d'argile dans les aliments d'élevage et/ou de gavage chez l'oie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mondoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des quantités d'aliment distribuées au début du gavage et de l'additif utilisé en gavage sur les performances des canards mulards IGP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mondoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de systèmes d'alimentation à base de maïs entier pendant la période de finition sur les performances des canards mulards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la mise en place de la variabilité de la qualité du foie au cours du gavage : approche cinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe palmipèdes INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating uncertainties of future coastal impacts for decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Common Future Under Climate Change : International scientific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implications of last decades sea level variations for coastal erosion: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'ombre et du soleil sur le comportement et le bien-être des canards mulards prêt-à-gaver en période estivale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bijja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours tournants et fixes en canards : &amp;quot; Vers la nouvelle norme IGP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bijja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring coastal uses of the Marine Reserve of La Reunion using aerial surveys, Reunion Island, France, West Indian Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pothin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6th international Management of Visitors Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mid-Sweden University, University of Gothenburg, Karlstad University, Swedish University of Agricultural Sciences, Umeå University, Blekinge Institute of Technology and Örebro University., Aug 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-technique approach for characterizing the geomorphological evolution of a Villerville-Cricqueboeuf coastal landslide (Normandy, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling sediment transport and deposition by the 2004 tsunami in Sumatra (Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Tsunami Field Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Italy. pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary signature of the 26 December 2004 Mega Tsunami on the Eastern Coast of Banda Aceh, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junun Sartohadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, May 2007, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Volcanological influence on Borobudur's basin and fluvio-lacustrine development these last 150,000years : preliminary results ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th conference on Cities On Volcanoes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Shimabara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural risks and cultural heritage in island Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Origins Patrimony Studies in Southeast Asia, HOPsea Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact morpho-sédimentaire terre-mer du tsunami du 26 décembre 2004 dans la Baie de Lhok Nga (Sumatra, Indonésie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Dijon, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact of the 26th December 2004 tsunami on the west coast of Banda Aceh, Sumatra (Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wassmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Geomorphology, Zaragoza, Spain, 07-11/09/2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Spain. pp.253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A real-time assessment of lahar dynamics and sediment load based on video-camera recording at Semeru volcano, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Veyrat-Charvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.871-882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary study: The Birth of Nagaloka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gede Putu Eka Suryana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Bagus Oka Agastya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Dwipayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gede Made Yudi Antara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3th Annual Meeting of the LMI-SIR Project. "From Hazard Geosciences to Disaster Risk Reduction"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Singaraja, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 221, pp.02004, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202522102004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunar eclipses as a proxy for investigating the chronology and climate impact of volcanism during the Little Ice Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dahech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque Climat et Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des transitions alimentaires entre l'élevage et le gavage sur les performances des canards mulards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence de l'incorporation de a pulpe de betterave sucrière dans l'alimentation des oies fermières destinées à la production de foie gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607495v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'incorporation de a pulpe de betterave sucrière dans l'alimentation des oies fermières destinées à la production de foie gras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
+                <w:t xml:space="preserve">Effet des transitions alimentaires entre l'élevage et le gavage sur les performances des canards mulards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605992v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la substitution du maïs &amp;quot;ordinaire&amp;quot; par du maïs &amp;quot;waxy&amp;quot; en élevage et gavage sur les performances des canards mulards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la substitution du maïs par du sorgho en élevage et gavage sur les performances des canards mulards et les impacts environnementaux de la production de foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Deneufbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'alimentation en libre choix et du type de céréales (maïs ou triticale), pendant la période de croissance-finition, sur les performances des oies destinées à la production de foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Resolution Point-Cloud for Landslides in the 21st Century: From Data Acquisition to New Processing Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shinohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding and Reducing Landslide Disaster Risk, ICL Contribution to Landslide Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-213, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60713-5_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping Hazard Zones, Rapid Warning Communication and Understanding Communities: Primary Ways to Mitigate Pyroclastic Flow Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estuning Tyas Wulan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza S. Calder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhi Usamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observing the Volcano World. Advances in Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-119, 2017, 978-3-319-44095-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11157_2016_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer les aléas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les outre-mer français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1017, pp.16-19, 2011, Textes et Documents pour la Classe (TDC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indian Ocean Tsunami, 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bobrowsky Peter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.529-534, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation numérique du tsunami dans les districts de Banda Aceh et Lhok Nga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsunarisque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.59-76, 2011, Géographie-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts sédimentaires syn- et post-tsunami à Kajhu, nord-est de Banda Aceh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junun Sartohadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Lavigne, Raphaël Paris (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsunarique. Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.145-161, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociétés d'Asie du Sud-Est face aux menaces volcaniques: Entre phénomènes extrêmes et contraintes quotidiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bertrand, Laurent Rieutort, Jean-Claude Thouret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et volcans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Blaise Pascal, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00182770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques et impact des tsunamis sur les littoraux des îles volcaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les littoraux volcaniques : une approche environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.121-137, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A real-time assessment of lahar dynamics and sediment load based on video-camera recording at Semeru volcano, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Veyrat-Charvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rickenmann &amp; Chen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Millpress, 2003, 90 77017 78 X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éruption à Saint-Vincent-et-les-Grenadines : gérer une évacuation en temps de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108131v1</w:t>
-              </w:r>
-[...1366 lines deleted...]
-                <w:t xml:space="preserve">hal-03010922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahars Deposits Architecture and Volume in the C. Lengkong Valley at Semeru volcano, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20990,151 +21611,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique des transferts sédimentaires syn-tsunami et post-tsunami sur le secteur de Kajhu Perumnas, littoral Est de Banda Aceh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport scientifique du programme Tsunarisque (2005-2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.161-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId650"/>
+      <w:footerReference w:type="default" r:id="rId674"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21281,51 +21902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471084v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Arisbaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karit L Gaol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maruf Mukti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geogeo.2025.100487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05147980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Betancort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-03867-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romza Fauzan Agniy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Maula Hayat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17014/ijog.11.3.339-348" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01727-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Budi Wibowo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Salomo J. Sianipar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryono Daryono" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naufal Fathoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-024-00277-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05751-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5592" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Jarrah Sastrawan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sirulhaq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107688" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anggri Setiawan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noviyanti Listyaningrum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205193" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Wahyu Mutaqin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ahmad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107474" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20961" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajeet Pradhan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darusman Darusman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13020178" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marfai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mutaqin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hadmoko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijayanti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/851/1/012008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar W Mutaqin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trautmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puncak Joyontono" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11020046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh Aris Marfai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helvetia Wijayanti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widiyana Riasasi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132503011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad N Malawani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliveros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00326" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09616-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orm&#246;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.P. Rodriguez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195206v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Armoiry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koffel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavlakovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2018.09.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pramono Hadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarmadji Sudarmadji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung-Yi Lin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/256/1/011001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477298v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B W Mutaqin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lavigne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Hadmoko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Ngalawani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/256/1/012023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-019-10083-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guruh Samodra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalih Nur Wicaksono" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indriya Parahita Adi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Yudinugroho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-018-0958-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009846v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Petru&#539;a Constantin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren-Adelina Moldovan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Partheniu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbambientum.2018.2.03" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477282v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gomez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sri Hadmoko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.01.021" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2329L20-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923456v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko Sri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKSBZRP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478224v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De B&#233;lizal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilang Arya Dipayana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-018-3396-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Clifford" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005230" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477285v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-2772-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Robertsen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-017-0068-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476153v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiden Hiden" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirbani Brotopuspito" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Airaksinen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences7030067" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2875" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476177v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Liotard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/FINIS8561" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambang Sukatja" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23917/forgeo.v21i1.1822" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Vidal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugraha Kartadinata" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34868" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483549v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Wassmer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gomez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yan W. M. Iskandarsyah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junun Sartohadi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00040" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483546v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Ville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard De&#160;b&#233;lizal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11073" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XBS2QX0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186059v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre da Sylva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/8/084016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482065v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11070" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483539v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0960-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483552v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy&#160;budi Wibowo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11090" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569164v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1399-2015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262274v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoty A. Davies" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-014-0010-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133616v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belousov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Iskandarsyah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0814-x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483613v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Hart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12052" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAF1964367A626A48347F9EA800A4CD8A2237D39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estuning Tyas Wulan Mei" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.010" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCKH8738-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484752v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picquout" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T.W. Mei" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grancher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholik Noer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXKFLNM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485354v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C.A. Starheim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Harrison" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Brewer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12002" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFWJP1X8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484027v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Baxter" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spence" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4QPRVX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484749v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2013.059871" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484034v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Baxter" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NXQH63N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221171v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouraqui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom David Cadag" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhessd-1-6559-2013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239632v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemahieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13379" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483850v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Charbonnier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Connor" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Preece" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.12.021" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TNFQ98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483868v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilang Aria Dipayana" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BR6TGVW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485359v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.013" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGS0R4G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477295v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP361.14" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723412v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surono" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pallister" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fabrizia Buongiorno" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485596v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.015" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDTHKMZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483973v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Burg" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allgeyer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05666.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827609v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lecoeur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478010v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de Gouzillon De B&#233;lizal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gaillard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8300" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477990v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard De B&#233;lizal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23555" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539789v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Denain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2010.07.009" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZFNFK32-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478022v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2016" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLBRQ4ZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010454v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramono Hadi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winaryo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-009-9490-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDEC4560540BED374AB78E55FB61CDC9D7298A5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230602v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8197" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478018v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.11.005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7536CMRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468179v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.10.011" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDF45QF3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509801v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.08.001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ4L0GTG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498291v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chatelier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476166v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De Belizal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12226" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520580v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fonfr&#232;ge" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417286v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253319v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barthomeuf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.05.040" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFN10P5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241159v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478019v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Hadmoko" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespinasse" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.03.024" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0MKVWC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478065v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaire" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-1823-2009" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438636v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2009.01.013" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9V2BLZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357910v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010553v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478021v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.04.012" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86HB107H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204561v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Coster" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Juvin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.12.013" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL6RTK9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311446v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923902v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefloch" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241343v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4702" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-123NQLRS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139446v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.12.009" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VQ71F5W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338797v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Suwa" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-007-0133-6" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSVDHXXT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241757v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330923v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giffo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoebreck" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130134v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477290v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-005-0009-2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F57E36F4E65D31887E217A23526EE7E839BD7962/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010870v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Hadisantono" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamay Surmayadi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268708v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477291v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1092" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8230E2AFAA927533FD726C7DE6328585FF855A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476167v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geyer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2368" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477286v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2003.11.005" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPMXSFQH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476179v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murwanto" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suharsono" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sutikno" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683604hl721rr" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4DA1AA68E740657AC2CFF2367EE7A0E29F79641/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129751v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477292v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-555X(02)00160-5" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WLKDX5H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476168v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2001.1099" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477304v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bronto" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00152-9" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8ABCBCBEEE73169E517F7BAB079E2B1B1A976B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477289v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Voight" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suwa" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sumaryono" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00150-5" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99974F4A5F0A23918D81DD68831A307EAAC210F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476169v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lavigne" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/171.5.545" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477287v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Young" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lahusen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00151-7" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS19T06J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477288v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007035612681" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AADF8A51505303A33EDDD324C3D1B7E1CF442FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476173v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1999.2129" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010918v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camus" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476172v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1994.3781" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899182v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Achmad" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-37" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899295v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899227v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112001v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30437/GEOMORPHOMETRY2020_46" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112019v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Jean" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwardji Suwardji" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusnadi Kusnadi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edonk Kembali" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734108v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denis" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604753v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mondoux" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607931v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607888v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526257v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01145620v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00802759v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745209v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bijja" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750340v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dubois" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501517v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109914v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397903v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271156v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333764v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376788v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110051v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269148v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116617v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tirel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Floch" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786004v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boissel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dahech" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607495v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605992v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603957v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605670v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneufbourg" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605118v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114375v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hotta" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shinohara" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60713-5_22" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02364649v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza S. Calder" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhi Usamah" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2016_34" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620539v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loevenbruck" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920948v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010904v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255569v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182770v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265409v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208578v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009899v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Malawani" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020002015" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280554v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Surono" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010922v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378315v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263673v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577873v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Sutton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Malawani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh Aris Marfai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020002015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Surono" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Rizal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sapari Dwi Hadian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24198/inf.v6i1.69343" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Arisbaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karit L Gaol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maruf Mukti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geogeo.2025.100487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05147980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Betancort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107607" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annisa Joviani Astari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Budi Wibowo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunardi Sunardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudo Prasetyo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Lukman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-07-2024-0183" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-03867-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romza Fauzan Agniy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Maula Hayat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17014/ijog.11.3.339-348" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01727-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Salomo J. Sianipar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryono Daryono" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naufal Fathoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-024-00277-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05751-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5592" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Jarrah Sastrawan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sirulhaq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107688" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anggri Setiawan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noviyanti Listyaningrum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205193" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Wahyu Mutaqin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ahmad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107474" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajeet Pradhan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darusman Darusman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13020178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20961" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marfai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mutaqin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hadmoko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijayanti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/851/1/012008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar W Mutaqin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trautmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puncak Joyontono" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11020046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helvetia Wijayanti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889257v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widiyana Riasasi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132503011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155309v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad N Malawani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030109" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913680v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliveros" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00326" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09616-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orm&#246;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.P. Rodriguez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195206v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Armoiry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koffel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavlakovic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2018.09.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477322v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pramono Hadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarmadji Sudarmadji" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung-Yi Lin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/256/1/011001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B W Mutaqin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lavigne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Hadmoko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Ngalawani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/256/1/012023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009725v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-019-10083-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009846v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Petru&#539;a Constantin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren-Adelina Moldovan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Partheniu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbambientum.2018.2.03" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guruh Samodra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalih Nur Wicaksono" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indriya Parahita Adi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Yudinugroho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-018-0958-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477282v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gomez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sri Hadmoko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.01.021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2329L20-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923456v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko Sri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKSBZRP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De B&#233;lizal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilang Arya Dipayana" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-018-3396-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520508v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Clifford" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005230" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477285v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-2772-z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815470v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Robertsen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-017-0068-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476153v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiden Hiden" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirbani Brotopuspito" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Airaksinen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences7030067" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497225v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2875" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476177v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Liotard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/FINIS8561" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478037v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambang Sukatja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23917/forgeo.v21i1.1822" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481340v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Vidal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugraha Kartadinata" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34868" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483549v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Wassmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gomez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yan W. M. Iskandarsyah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junun Sartohadi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00040" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Ville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard De&#160;b&#233;lizal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11073" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XBS2QX0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186059v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre da Sylva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/8/084016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482065v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11070" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483539v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0960-9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483552v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy&#160;budi Wibowo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11090" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569164v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1399-2015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262274v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoty A. Davies" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-014-0010-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133616v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belousov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Iskandarsyah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0814-x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483613v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Hart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12052" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAF1964367A626A48347F9EA800A4CD8A2237D39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484752v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picquout" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T.W. Mei" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grancher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholik Noer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXKFLNM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484733v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estuning Tyas Wulan Mei" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCKH8738-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485354v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C.A. Starheim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Harrison" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Brewer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFWJP1X8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484027v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Baxter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spence" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.012" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4QPRVX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484749v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2013.059871" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484034v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Baxter" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.007" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NXQH63N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouraqui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom David Cadag" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhessd-1-6559-2013" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239632v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemahieu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13379" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483850v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Charbonnier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Connor" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Preece" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.12.021" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TNFQ98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483868v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilang Aria Dipayana" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BR6TGVW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485359v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.013" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGS0R4G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477295v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP361.14" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723412v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pallister" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fabrizia Buongiorno" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.018" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485596v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.015" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDTHKMZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483973v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Burg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allgeyer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05666.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827609v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lecoeur" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478010v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de Gouzillon De B&#233;lizal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gaillard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8300" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477990v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard De B&#233;lizal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23555" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539789v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Denain" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2010.07.009" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZFNFK32-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010454v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramono Hadi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winaryo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-009-9490-0" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDEC4560540BED374AB78E55FB61CDC9D7298A5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478022v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2016" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLBRQ4ZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230602v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8197" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478018v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.11.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7536CMRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509801v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.08.001" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ4L0GTG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468179v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.10.011" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDF45QF3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498291v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chatelier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476166v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De Belizal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12226" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520580v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fonfr&#232;ge" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417286v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstein" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241159v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253319v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barthomeuf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.05.040" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFN10P5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478019v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Hadmoko" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespinasse" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.03.024" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0MKVWC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478065v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaire" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-1823-2009" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438636v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2009.01.013" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9V2BLZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357910v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010553v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478021v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.04.012" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86HB107H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204561v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Coster" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Juvin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.12.013" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL6RTK9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311446v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923902v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefloch" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139446v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.12.009" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VQ71F5W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338797v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Suwa" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-007-0133-6" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSVDHXXT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241343v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4702" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241757v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330923v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giffo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoebreck" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130134v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477290v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-005-0009-2" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F57E36F4E65D31887E217A23526EE7E839BD7962/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577770v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Jaiz Hamdani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Alief Naufal Abidin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meru Sigit Estiono" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinda Pratiwi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17014/ijog.13.1.1-11" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010870v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Hadisantono" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamay Surmayadi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268708v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477291v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1092" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8230E2AFAA927533FD726C7DE6328585FF855A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476167v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geyer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2368" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477286v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2003.11.005" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPMXSFQH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476179v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murwanto" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suharsono" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sutikno" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683604hl721rr" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4DA1AA68E740657AC2CFF2367EE7A0E29F79641/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129751v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477292v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-555X(02)00160-5" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WLKDX5H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476168v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2001.1099" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477304v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bronto" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00152-9" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8ABCBCBEEE73169E517F7BAB079E2B1B1A976B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477289v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Voight" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suwa" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sumaryono" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00150-5" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99974F4A5F0A23918D81DD68831A307EAAC210F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476169v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lavigne" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/171.5.545" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477287v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Young" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lahusen" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00151-7" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS19T06J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477288v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007035612681" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AADF8A51505303A33EDDD324C3D1B7E1CF442FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476173v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1999.2129" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010918v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camus" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476172v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1994.3781" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899182v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Achmad" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-37" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899295v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899227v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112001v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30437/GEOMORPHOMETRY2020_46" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112019v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Jean" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwardji Suwardji" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusnadi Kusnadi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edonk Kembali" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734108v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denis" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604753v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mondoux" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607931v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607888v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526257v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01145620v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00802759v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745209v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bijja" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750340v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dubois" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501517v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109914v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397903v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271156v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333764v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376788v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110051v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269148v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116617v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tirel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Floch" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577836v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Bagus Oka Agastya" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Dwipayana" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gede Made Yudi Antara" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202522102004" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786004v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boissel" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dahech" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605992v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607495v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603957v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605670v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneufbourg" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605118v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114375v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hotta" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shinohara" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60713-5_22" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02364649v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza S. Calder" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhi Usamah" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2016_34" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010904v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920948v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620539v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loevenbruck" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255569v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182770v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265409v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208578v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378315v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263673v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>