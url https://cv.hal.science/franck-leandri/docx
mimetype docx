--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1997,286 +1997,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation archéométrique des matières pigmentaires minérales utilisées en Corse en contexte sépulcral durant la Préhistoire récente</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+                <w:t xml:space="preserve">Du &amp;lt;i&amp;gt;tafoni&amp;lt;/i&amp;gt; à l’&amp;lt;i&amp;gt;arca&amp;lt;/i&amp;gt; : inhumer en Corse du Mésolithique à l’Époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e colloque de Calvi – Sépultures et rites funéraires / Sepulture è riti funerari</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/owi5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113304v1</w:t>
+                <w:t xml:space="preserve">hal-02875047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du &amp;lt;i&amp;gt;tafoni&amp;lt;/i&amp;gt; à l’&amp;lt;i&amp;gt;arca&amp;lt;/i&amp;gt; : inhumer en Corse du Mésolithique à l’Époque moderne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Casanova</w:t>
+                <w:t xml:space="preserve">Évaluation archéométrique des matières pigmentaires minérales utilisées en Corse en contexte sépulcral durant la Préhistoire récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2e colloque de Calvi – Sépultures et rites funéraires / Sepulture è riti funerari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Calvi, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875047v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes de statues-menhirs du groupe de Sagone à Sant’ Appianu (Vico, Corse-du-Sud)</w:t>
               </w:r>
@@ -2642,51 +2642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2847,428 +2847,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note préliminaire sur l'habitat pré- et protohistorique de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Cesari</w:t>
+                <w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.265-281</w:t>
+              <w:t xml:space="preserve">Huitièmes Rencontres de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00586183v1</w:t>
+                <w:t xml:space="preserve">halshs-00586185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Campu Stefanu (Sollacaro, Corse-du-Sud) : une occupation du Néolithique ancien et du Mésolithique dans le contexte corso-sarde</w:t>
+                <w:t xml:space="preserve">Note préliminaire sur l'habitat pré- et protohistorique de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions en Méditerranée : ou comment des chasseurs devinrent agriculteurs (Epipaléolithique, Mésolithique, Néolithique ancien) : Colloque internationa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.265-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00588293v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+                <w:t xml:space="preserve">Le site de Campu Stefanu (Sollacaro, Corse-du-Sud) : une occupation du Néolithique ancien et du Mésolithique dans le contexte corso-sarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Rencontres de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Transitions en Méditerranée : ou comment des chasseurs devinrent agriculteurs (Epipaléolithique, Mésolithique, Néolithique ancien) : Colloque internationa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00586185v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution paléoenvironnementale du Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3362,64 +3362,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3474,90 +3474,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude géoarchéologique du Monte Revincu (désert des Agriate, Haute-Corse).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque organisé par la Société des Sciences Historiques et Naturelles de la Corse "2ème tribune des chercheurs consacrée à l'archéologie préhistorique en Corse"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bastia, France</w:t>
@@ -3776,64 +3776,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3869,247 +3869,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00161938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches récentes sur la statuaire mégalithique corse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les chambres funéraires des Ve et IVe millénaires av. J.-C. : le cas de la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">128e Congrès national des Sociétés savantes, Bastia 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bastia, France. pp.199-209</w:t>
+              <w:t xml:space="preserve">Les cistes de Chamblandes et la place des coffres dans les pratiques funéraires du Néolithique moyen occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Lausanne, Suisse. pp.41-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00161939v1</w:t>
+                <w:t xml:space="preserve">halshs-00408984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chambres funéraires des Ve et IVe millénaires av. J.-C. : le cas de la Corse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches récentes sur la statuaire mégalithique corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cistes de Chamblandes et la place des coffres dans les pratiques funéraires du Néolithique moyen occidental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Lausanne, Suisse. pp.41-59</w:t>
+              <w:t xml:space="preserve">128e Congrès national des Sociétés savantes, Bastia 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bastia, France. pp.199-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00408984v1</w:t>
+                <w:t xml:space="preserve">halshs-00161939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coffres funéraires du Ve millénaire av. J.-C. en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4579,90 +4579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4938,51 +4938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expressions de la force au IIe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,220 +5037,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Âge du bronze, Âge de guerre. Violence organisée et expressions de la force au IIé millénaire avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehoërff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche‐quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Errance, pp.432, 2022, Errance Archéologie, 2877726444</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piazzola. pp.456, 2022, 2364791561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907434v1</w:t>
+                <w:t xml:space="preserve">hal-03621360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Âge du bronze, Âge de guerre. Violence organisée et expressions de la force au IIé millénaire avant J.-C.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Errance, pp.432, 2022, Errance Archéologie, 2877726444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lachenal</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03621360v1</w:t>
+                <w:t xml:space="preserve">hal-04907434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas archéologique de la Corse, Hors-série n°2 : l'Alta Rocca</w:t>
               </w:r>
@@ -5350,51 +5350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Piazzola, 95 p., 2019, 978-2-36479-098-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5741,64 +5741,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse) : aux origines du mégalithisme en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6236,64 +6236,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Mamucci sur le plateau de Capu Castincu (Santo-Pietro-di-Tenda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6460,77 +6460,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site du Monte Revincu (Santo-Pietro-di-Tenda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6697,77 +6697,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bilan de dix années de recherches sur le site du Monte Revincu (Haute-Corse).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7032,64 +7032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romana Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7400,51 +7400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuciurpula : Communes de Serra-di-Scopamene et de Sorbollano (Corse du sud) : Rapport de fouille programmée 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7691,51 +7691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Nicod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226358" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-27ZFXKV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110728v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdeleine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/owi5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghilardi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586183v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432962v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia B&#233;raud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/gallia-prehistoire-xlive-supplement/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blitte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche&#8208;quilichini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lachenal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=rmpr-10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alfonsi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gauthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046895v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C. Petersen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zemour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uu.diva-portal.org/smash/get/diva2:1129442/FULLTEXT01.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Lanfranchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Weiss" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757388v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009460v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Nicod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226358" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-27ZFXKV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110728v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/owi5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdeleine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghilardi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432962v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia B&#233;raud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161939v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/gallia-prehistoire-xlive-supplement/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blitte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche&#8208;quilichini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lachenal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=rmpr-10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alfonsi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gauthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046895v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C. Petersen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zemour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uu.diva-portal.org/smash/get/diva2:1129442/FULLTEXT01.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Lanfranchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Weiss" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757388v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009460v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>