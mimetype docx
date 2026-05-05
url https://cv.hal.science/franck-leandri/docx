--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -66,662 +66,640 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles programmées 2023 sur le site de Balchiria (Sartène, Corse du sud) : un centre cérémoniel de l’horizon pré-mégalithique</w:t>
+                <w:t xml:space="preserve">Les mobiliers céramiques de l'âge du Bronze de l'établissement de plein air de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, N° 4, 2023-2024, pp.44-46</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (1), pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556203v1</w:t>
+                <w:t xml:space="preserve">hal-05600667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du &amp;lt;em&amp;gt;tafoni&amp;lt;/em&amp;gt; à l’&amp;lt;em&amp;gt;arca&amp;lt;/em&amp;gt; : inhumer en Corse du Mésolithique à l'époque moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouilles programmées 2023 sur le site de Balchiria (Sartène, Corse du sud) : un centre cérémoniel de l’horizon pré-mégalithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+                <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, 82, pp.159-174</w:t>
+              <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, N° 4, 2023-2024, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113663v1</w:t>
+                <w:t xml:space="preserve">hal-05556203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the pigment on a Mesolithic cranium from Corsica using ion beam analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du &amp;lt;em&amp;gt;tafoni&amp;lt;/em&amp;gt; à l’&amp;lt;em&amp;gt;arca&amp;lt;/em&amp;gt; : inhumer en Corse du Mésolithique à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Lambert</w:t>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">Laurent Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, 82, pp.159-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772067v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stèles de Balchiria dans leur contexte corso-sarde</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterising the pigment on a Mesolithic cranium from Corsica using ion beam analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (5), </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 529, pp.24-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2022.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257135v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balchiria Stelae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stèles de Balchiria dans leur contexte corso-sarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Picavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94 (373), pp.1-9. </w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2019.228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542928v1</w:t>
+                <w:t xml:space="preserve">hal-04257135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting stratigraphical issues using direct radiocarbon dating from small‐mammal remains</w:t>
               </w:r>
@@ -835,1026 +813,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early impact of agropastoral activities and climate on the littoral landscape of Corsica since mid-Holocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Balchiria Stelae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226358⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (373), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2019.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421019v1</w:t>
+                <w:t xml:space="preserve">hal-03542928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording extreme events and reconstructing past landscapes within the Taravo and Sagone lower fluvial valleys (Western Corsica, France) during the Mid-to Late Bronze Age: a geoarchaeological perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Demory</w:t>
+                <w:t xml:space="preserve">Early impact of agropastoral activities and climate on the littoral landscape of Corsica since mid-Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11625⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01765451v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campu Stefanu (Sollacaro, Corsica). Middle Bronze Age amber and glass beads analyses. A new evidence for Mycenaean connection in Corsica?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Recording extreme events and reconstructing past landscapes within the Taravo and Sagone lower fluvial valleys (Western Corsica, France) during the Mid-to Late Bronze Age: a geoarchaeological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fontes Archaeologici Posnanienses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.15-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832072v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From shardania to laestrygonia... Eastern origin prestige goods and technical transfers in Corsica through middle and final Bronze Age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Campu Stefanu (Sollacaro, Corsica). Middle Bronze Age amber and glass beads analyses. A new evidence for Mycenaean connection in Corsica?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Canobbio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aegaeum - Annales d'archéologie égéenne de l'université de Liège et UT-PASP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, “Hesperos. The Aegean Seen from the West”, Proceedings of the 16th International Aegean Conference, University of Ioannina, Department of History and Archaeology, Unit of Archaeology and Art History, 18-21 May 2016, 41, pp.61-71</w:t>
+              <w:t xml:space="preserve">Fontes Archaeologici Posnanienses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.67-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110728v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de provenance et implications économico-culturelles des parures vitreuses et résineuses du Bronze moyen de l’abri 1 de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">From shardania to laestrygonia... Eastern origin prestige goods and technical transfers in Corsica through middle and final Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Canobbio</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aegaeum - Annales d'archéologie égéenne de l'université de Liège et UT-PASP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, “Hesperos. The Aegean Seen from the West”, Proceedings of the 16th International Aegean Conference, University of Ioannina, Department of History and Archaeology, Unit of Archaeology and Art History, 18-21 May 2016, 41, pp.61-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546566v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recyclage des ancêtres ; La métamorphose de la stèle d’Aravina ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de provenance et implications économico-culturelles des parures vitreuses et résineuses du Bronze moyen de l’abri 1 de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Canobbio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.65 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983472v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse) : une communauté villageoise de la fin du Ve millénaire av. J. C. au cœur des échanges lithiques en Méditerranée occidentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le recyclage des ancêtres ; La métamorphose de la stèle d’Aravina ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 746-747, pp.21-40</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 370, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047089v1</w:t>
+                <w:t xml:space="preserve">hal-01983472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse) : une communauté villageoise de la fin du Ve millénaire av. J. C. au cœur des échanges lithiques en Méditerranée occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 746-747, pp.21-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chert and obsidian procurement of three Corsican sites during the 6th and 5th millenniums BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (4), pp.237-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00408990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1864,2298 +1959,2298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coffres en bois de la cavité sépulcrale de la fin de l’âge du Bronze de Laninca à Lanu (Corse) : études techniques, xylologiques et dendrochronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Rencontres Méridionales de Préhistoire récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du &amp;lt;i&amp;gt;tafoni&amp;lt;/i&amp;gt; à l’&amp;lt;i&amp;gt;arca&amp;lt;/i&amp;gt; : inhumer en Corse du Mésolithique à l’Époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/owi5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation archéométrique des matières pigmentaires minérales utilisées en Corse en contexte sépulcral durant la Préhistoire récente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque de Calvi – Sépultures et rites funéraires / Sepulture è riti funerari</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Calvi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes de statues-menhirs du groupe de Sagone à Sant’ Appianu (Vico, Corse-du-Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Six millénaires en centre ouest Corse : Sevi, Sorru, Cruzzini, Cinarca : archéologie, histoire, architecture et toponymie : actes du IIème colloque du Laboratoire régional d'archéologie, 15-17 novembre 2013, espace Diamant-Ajaccio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire régional d'archéologie, Nov 2013, Ajaccio, France. pp.13-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01375630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture mésolithique de Campu Stefanu (Sollacaro, Corse-du-Sud, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France. Acquis 1992-2012. Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.275-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Site de Campu Stefanu (Sollacaro, Corse-du-Sud) une occupation du Néolithique ancien et du Mésolithique dans le contexte corso-sarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transition néolithique en Méditerranée. Actes du colloque Transitions en Méditerranée, ou comment des chasseurs devinrent agriculteurs, Muséum de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Toulouse, France. pp.283-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note préliminaire sur l'habitat pré- et protohistorique de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Evolution morpho-sédimentaire des marais de Caniccia à l'Holocène récent : implications paléoenvironnementales pour l'occupation du site d'I Calanchi/Sapar'Alta entre le Néolithique final et l'âge du Bronze final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Demouche</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIV Riunione Scientifica : La preistoria e la protostoria della Sardegna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cagliari, Barumini, Sassari, Italie. pp.435-454</w:t>
+              <w:t xml:space="preserve">Evolution morpho-sédimentaire des marais de Caniccia à l'Holocène récent : implications paléoenvironnementales pour l'occupation du site d'I Calanchi/Sapar'Alta entre le Néolithique final et l'âge du Bronze final</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porticcio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00821539v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution morpho-sédimentaire des marais de Caniccia à l'Holocène récent : implications paléoenvironnementales pour l'occupation du site d'I Calanchi/Sapar'Alta entre le Néolithique final et l'âge du Bronze final</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Note préliminaire sur l'habitat pré- et protohistorique de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution morpho-sédimentaire des marais de Caniccia à l'Holocène récent : implications paléoenvironnementales pour l'occupation du site d'I Calanchi/Sapar'Alta entre le Néolithique final et l'âge du Bronze final</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porticcio, France</w:t>
+              <w:t xml:space="preserve">XLIV Riunione Scientifica : La preistoria e la protostoria della Sardegna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cagliari, Barumini, Sassari, Italie. pp.435-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803465v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitièmes Rencontres de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00586185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note préliminaire sur l'habitat pré- et protohistorique de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.265-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00586183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Campu Stefanu (Sollacaro, Corse-du-Sud) : une occupation du Néolithique ancien et du Mésolithique dans le contexte corso-sarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions en Méditerranée : ou comment des chasseurs devinrent agriculteurs (Epipaléolithique, Mésolithique, Néolithique ancien) : Colloque internationa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution paléoenvironnementale du Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA) " Archéométrie 2011 "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des recherches sur le gisement néolithique moyen du Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude géoarchéologique du Monte Revincu (désert des Agriate, Haute-Corse).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque organisé par la Société des Sciences Historiques et Naturelles de la Corse "2ème tribune des chercheurs consacrée à l'archéologie préhistorique en Corse"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mégalithisme de la Corse : aspects et problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arles, France. pp.391-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mégalithisme de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site mégalithique du Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">128e Congrès national des Sociétés savantes, Bastia 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bastia, France. pp.165-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00161938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chambres funéraires des Ve et IVe millénaires av. J.-C. : le cas de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cistes de Chamblandes et la place des coffres dans les pratiques funéraires du Néolithique moyen occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Lausanne, Suisse. pp.41-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00408984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches récentes sur la statuaire mégalithique corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">128e Congrès national des Sociétés savantes, Bastia 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bastia, France. pp.199-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00161939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coffres funéraires du Ve millénaire av. J.-C. en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cistes de Chamblande et la place des coffres dans les pratiques funéraires du Néolithique moyen occidental : colloque d'archéologie funéraire [..] Lausanne, 12-13 mai 2006 [Volume des résumés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lausanne / Nanterre, Suisse. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00086891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4165,279 +4260,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early cereal cultivation and pastoralism in south-western Corsica 7600 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Reille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie 2016, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campu Stefanu (Sollacaro, Corsica) Middle Bronze Age amber and glass beads analyses. A new Mycenaean traffics issue in Corsica ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eleonora Canobbio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual Meeting of the EAA, Czech Republic Interpreting the Archaeological Record : 4000 years of world career – Amber from the Neolithic to Iron Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4447,390 +4542,390 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notizie e scavi della Corsica « torreana »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Boutoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grafica del parteolla, pp.17-30, 2020, 978-88-6791-237-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Archives d’Ecologie Préhistorique, Coll. Monographies, Synthèses et Colloques, Toulouse, pp.283-297, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières premières lithiques en Corse néolithique : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Errance, pp.193-197, 2010, 78‑2‑87772‑442‑5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4840,1004 +4935,1004 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mégalithismes de Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, pp.436, 2023, Suppléments à Gallia Préhistoire, 978-2-271-14903-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expressions de la force au IIe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Piazzola; APRAB, pp.456, 2023, Supplément n° 12 au Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Âge du bronze, Âge de guerre. Violence organisée et expressions de la force au IIé millénaire avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehoërff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche‐quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piazzola. pp.456, 2022, 2364791561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Errance, pp.432, 2022, Errance Archéologie, 2877726444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas archéologique de la Corse, Hors-série n°2 : l'Alta Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Leandri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Leandri; Kewin Peche-Quilichini; Emilie Tomas. Alain Piazzola, 2, 111 p., 2021, 2364791197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas archéologique de la Corse, Hors-série n°1 : Le pays ajaccien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Piazzola, 95 p., 2019, 978-2-36479-098-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03532370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corse, richesses archéologiques de la préhistoire à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. Faton, 370, 95 p., 2015, Dossiers d'archéologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France. Acquis 1992-2012. Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente, Porticcio, 18 au 20 octobre 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Sénépart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Cauliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thirault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.644, 2014, 978-2-35842-012-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajaccio, le groupe épiscopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTRIA (D.). Association pour la recherche archéologique en Corse, 77 p., 2014, ORMA 1, 978-2-9549323-0-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01112895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse) : aux origines du mégalithisme en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Errance, Paris, pp.132, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00778114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5847,1067 +5942,1067 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La basse vallée du Taravo du Néolithique au Bronze Final (5800-900 av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Ciccilloni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indagare il passato. Studi di Preistoria e Protostoria in onore di Enrico Atzeni. Sezione Ricerca, Studi di Archeologia e Antichistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, UNICA press, pp.243-262, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierres levées et anthropomorphisme : stèles bretonnes, menhirs anthropomorphes, statues-menhirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guilaine J.; Garcia D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Protohistoire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Histoire et Archéologie, 9782705695941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mesolithic Burial of Campo Stefano (Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans C. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Zemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harald Meller, Bernhard Gramsch, Judith M. Grünberg, Lars Larsson, Jörg Orschiedt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesolithic Burials - Rites, symbols and social organisation of early postglacial communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landesmuseum Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.719-731, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Mamucci sur le plateau de Capu Castincu (Santo-Pietro-di-Tenda)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le site du Monte Revincu (Santo-Pietro-di-Tenda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Cesari, Franck Leandri &amp; Vincent Maliet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 années de recherche sur la préhistoire récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Kyrnos publications, Bastia, pp.59-60, 2012, Stantari : histoire naturelle &amp; culturelle de la Corse ; 29</w:t>
+              <w:t xml:space="preserve">, Kyrnos publications, Bastia, pp.30-32, 2012, Stantari : histoire naturelle &amp; culturelle de la Corse ; 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00757389v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00757388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvertes récentes de statues-menhirs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le site de Mamucci sur le plateau de Capu Castincu (Santo-Pietro-di-Tenda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel-Claude Weiss</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Cesari, Franck Leandri &amp; Vincent Maliet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 années de recherche sur la préhistoire récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Kyrnos publications, Bastia, pp.66-69, 2012, Stantari : histoire naturelle &amp; culturelle de la Corse ; 29</w:t>
+              <w:t xml:space="preserve">, Kyrnos publications, Bastia, pp.59-60, 2012, Stantari : histoire naturelle &amp; culturelle de la Corse ; 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00757376v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00757389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site du Monte Revincu (Santo-Pietro-di-Tenda)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Découvertes récentes de statues-menhirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François De Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Claude Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Cesari, Franck Leandri &amp; Vincent Maliet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 années de recherche sur la préhistoire récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Kyrnos publications, Bastia, pp.30-32, 2012, Stantari : histoire naturelle &amp; culturelle de la Corse ; 29</w:t>
+              <w:t xml:space="preserve">, Kyrnos publications, Bastia, pp.66-69, 2012, Stantari : histoire naturelle &amp; culturelle de la Corse ; 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00757388v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00757376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Campu Stefanu, une occupation du Mésolithique et du Néolithique ancien dans le contexte corso-sarde (Sollacaro)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nebbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Cesari, Franck Leandri &amp; Vincent Maliet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 années de recherche sur la préhistoire récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kyrnos publications, Bastia, pp.14-16, 2012, Stantari : histoire naturelle &amp; culturelle de la Corse ; 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00757374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bilan de dix années de recherches sur le site du Monte Revincu (Haute-Corse).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">X. Delestre, H. Marchesi (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche, Colloque inter-régional 28-30 oct. 2009, Arles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.317-322, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mégalithisme de Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastiano Tusa, Cecilia Buccellato &amp; Luigi Biondi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Orme dei Giganti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Regione Sicilia, Palermo, pp.131-160, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00458251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6917,634 +7012,752 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un balcon sur la Méditerranée [Préface]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site néolithique du Monte Revincu à Santo-Pietro-di-Tenda (Haute-Corse) : fouille programmée 2005/2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romana Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cavité sépulcrale de Laninca (Lano, Haute-Corse)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Balchiria (Sartène, Corse-du-Sud), Rapport d’opération de fouille programmée 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01499602v1</w:t>
+                <w:t xml:space="preserve">hal-05587491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suali : Santo-Pietro-di-Tenda : Corse, Haute-Corse (2B)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La cavité sépulcrale de Laninca (Lano, Haute-Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] DRAC - SRA Corse. 2016, 44 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Vincent</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-01503379v1</w:t>
+                <w:t xml:space="preserve">hal-01499602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Suali : Santo-Pietro-di-Tenda : Corse, Haute-Corse (2B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08011601, Inrap. 2015, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cuciurpula : Communes de Serra-di-Scopamene et de Sorbollano (Corse du sud) : Rapport de fouille programmée 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA corse. 2009, 99 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00458249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7691,51 +7904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Nicod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226358" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-27ZFXKV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110728v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/owi5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdeleine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghilardi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432962v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia B&#233;raud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161939v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/gallia-prehistoire-xlive-supplement/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blitte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche&#8208;quilichini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lachenal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=rmpr-10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alfonsi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gauthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046895v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C. Petersen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zemour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uu.diva-portal.org/smash/get/diva2:1129442/FULLTEXT01.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Lanfranchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Weiss" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757388v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009460v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103093" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Nicod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226358" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11625" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-27ZFXKV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110728v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/owi5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdeleine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghilardi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia B&#233;raud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391095v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/gallia-prehistoire-xlive-supplement/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841181v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blitte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche&#8208;quilichini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lachenal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849237v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379395v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072250v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=rmpr-10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alfonsi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gauthier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778114v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C. Petersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zemour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uu.diva-portal.org/smash/get/diva2:1129442/FULLTEXT01.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757389v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Lanfranchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Weiss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757374v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379226v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>