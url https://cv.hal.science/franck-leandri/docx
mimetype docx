--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2092,286 +2092,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du &amp;lt;i&amp;gt;tafoni&amp;lt;/i&amp;gt; à l’&amp;lt;i&amp;gt;arca&amp;lt;/i&amp;gt; : inhumer en Corse du Mésolithique à l’Époque moderne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Casanova</w:t>
+                <w:t xml:space="preserve">Évaluation archéométrique des matières pigmentaires minérales utilisées en Corse en contexte sépulcral durant la Préhistoire récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2e colloque de Calvi – Sépultures et rites funéraires / Sepulture è riti funerari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Calvi, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875047v1</w:t>
+                <w:t xml:space="preserve">hal-02113304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation archéométrique des matières pigmentaires minérales utilisées en Corse en contexte sépulcral durant la Préhistoire récente</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+                <w:t xml:space="preserve">Du &amp;lt;i&amp;gt;tafoni&amp;lt;/i&amp;gt; à l’&amp;lt;i&amp;gt;arca&amp;lt;/i&amp;gt; : inhumer en Corse du Mésolithique à l’Époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e colloque de Calvi – Sépultures et rites funéraires / Sepulture è riti funerari</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/owi5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113304v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes de statues-menhirs du groupe de Sagone à Sant’ Appianu (Vico, Corse-du-Sud)</w:t>
               </w:r>
@@ -2862,51 +2862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3550,234 +3550,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude géoarchéologique du Monte Revincu (désert des Agriate, Haute-Corse).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mégalithisme de la Corse : aspects et problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque organisé par la Société des Sciences Historiques et Naturelles de la Corse "2ème tribune des chercheurs consacrée à l'archéologie préhistorique en Corse"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bastia, France</w:t>
+              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arles, France. pp.391-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595079v1</w:t>
+                <w:t xml:space="preserve">halshs-00654023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mégalithisme de la Corse : aspects et problèmes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude géoarchéologique du Monte Revincu (désert des Agriate, Haute-Corse).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Arles, France. pp.391-405</w:t>
+              <w:t xml:space="preserve">Colloque organisé par la Société des Sciences Historiques et Naturelles de la Corse "2ème tribune des chercheurs consacrée à l'archéologie préhistorique en Corse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00654023v1</w:t>
+                <w:t xml:space="preserve">hal-00595079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mégalithisme de la Corse</w:t>
               </w:r>
@@ -5033,51 +5033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expressions de la force au IIe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5445,51 +5445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Piazzola, 95 p., 2019, 978-2-36479-098-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6437,251 +6437,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00757388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Mamucci sur le plateau de Capu Castincu (Santo-Pietro-di-Tenda)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découvertes récentes de statues-menhirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François De Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Claude Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Cesari, Franck Leandri &amp; Vincent Maliet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 années de recherche sur la préhistoire récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Kyrnos publications, Bastia, pp.59-60, 2012, Stantari : histoire naturelle &amp; culturelle de la Corse ; 29</w:t>
+              <w:t xml:space="preserve">, Kyrnos publications, Bastia, pp.66-69, 2012, Stantari : histoire naturelle &amp; culturelle de la Corse ; 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00757389v1</w:t>
+                <w:t xml:space="preserve">halshs-00757376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvertes récentes de statues-menhirs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site de Mamucci sur le plateau de Capu Castincu (Santo-Pietro-di-Tenda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel-Claude Weiss</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Cesari, Franck Leandri &amp; Vincent Maliet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 années de recherche sur la préhistoire récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Kyrnos publications, Bastia, pp.66-69, 2012, Stantari : histoire naturelle &amp; culturelle de la Corse ; 29</w:t>
+              <w:t xml:space="preserve">, Kyrnos publications, Bastia, pp.59-60, 2012, Stantari : histoire naturelle &amp; culturelle de la Corse ; 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00757376v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00757389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Campu Stefanu, une occupation du Mésolithique et du Néolithique ancien dans le contexte corso-sarde (Sollacaro)</w:t>
               </w:r>
@@ -7613,51 +7613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuciurpula : Communes de Serra-di-Scopamene et de Sorbollano (Corse du sud) : Rapport de fouille programmée 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7904,51 +7904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103093" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Nicod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226358" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11625" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-27ZFXKV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110728v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/owi5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdeleine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghilardi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia B&#233;raud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391095v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/gallia-prehistoire-xlive-supplement/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841181v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blitte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche&#8208;quilichini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lachenal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849237v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379395v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072250v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=rmpr-10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alfonsi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gauthier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778114v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C. Petersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zemour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uu.diva-portal.org/smash/get/diva2:1129442/FULLTEXT01.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757389v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Lanfranchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Weiss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757374v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379226v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103093" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Nicod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03542928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226358" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11625" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-27ZFXKV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110728v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdeleine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/owi5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghilardi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia B&#233;raud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391095v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/gallia-prehistoire-xlive-supplement/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841181v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blitte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche&#8208;quilichini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lachenal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849237v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379395v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072250v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=rmpr-10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alfonsi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gauthier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778114v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C. Petersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zemour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uu.diva-portal.org/smash/get/diva2:1129442/FULLTEXT01.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757376v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois De Lanfranchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Weiss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757389v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757374v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379226v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>