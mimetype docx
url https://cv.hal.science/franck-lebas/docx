--- v0 (2026-04-01)
+++ v1 (2026-05-03)
@@ -962,165 +962,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une somme rondelette de symboles circulaires, ou comment le sens de rond peut court-circuiter la symbolique</w:t>
+                <w:t xml:space="preserve">Une unification sémantique du morphème émancipée des logiques structurale et symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Langage et énaction « Production du sens, Incarnation, Interaction »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. pp.101-114</w:t>
+              <w:t xml:space="preserve">Colloque international « Représentations du sens linguistique VII »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727311v1</w:t>
+                <w:t xml:space="preserve">hal-01727304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une unification sémantique du morphème émancipée des logiques structurale et symbolique</w:t>
+                <w:t xml:space="preserve">Une somme rondelette de symboles circulaires, ou comment le sens de rond peut court-circuiter la symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Représentations du sens linguistique VII »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Colloque International Langage et énaction « Production du sens, Incarnation, Interaction »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. pp.101-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727304v1</w:t>
+                <w:t xml:space="preserve">hal-01727311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse linguistique et phénoménologique de noir</w:t>
               </w:r>
@@ -2265,51 +2265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lebas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0557-2665.69.5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.109" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01064150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fraczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911095v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997772v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201268v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063428v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lebas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0557-2665.69.5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.109" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01064150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fraczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911095v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997772v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201268v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063428v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>