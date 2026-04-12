--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spaces of anthropogenic CO2 emissions compatible with climate boundaries</w:t>
+                <w:t xml:space="preserve">Questionable at best: why links between mitigation by single actors and global temperature goals must be made more robust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bossy</w:t>
+                <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harald Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-025-02460-5⟩</w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.283-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2024.2362847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468799v1</w:t>
+                <w:t xml:space="preserve">hal-04816377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionable at best: why links between mitigation by single actors and global temperature goals must be made more robust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spaces of anthropogenic CO2 emissions compatible with climate boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumasa Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Winkler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.283-290. </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (12), pp.1307-1314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14693062.2024.2362847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41558-025-02460-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816377v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping national development priorities under the Sustainable Development Goals framework: a systematic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (1), pp.75-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -422,103 +422,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least-cost and 2 °C-compliant mitigation pathways robust to physical uncertainty, economic paradigms, and intergenerational cost distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bossy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Bednar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumasa Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research: Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (2), pp.025005. </w:t>
@@ -582,51 +582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 145, pp.103065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -660,64 +660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of shifting development pathways: lessons on how to enable broader, deeper, and faster climate action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lofgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,51 +820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Soummane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (3), pp.181-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -892,222 +892,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting models and modellers to inform deep decarbonisation strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mapping Forward-Looking Mitigation Studies at Country Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lepault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Cassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (6), pp.695-710. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), https://iopscience.iop.org/article/10.1088/1748-9326/ac0ac8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14693062.2021.2002250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac0ac8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03504158v1</w:t>
+                <w:t xml:space="preserve">hal-03078474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Forward-Looking Mitigation Studies at Country Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Getting models and modellers to inform deep decarbonisation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lepault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Lecocq</w:t>
+                <w:t xml:space="preserve">C. Cassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (8), https://iopscience.iop.org/article/10.1088/1748-9326/ac0ac8. </w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.695-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac0ac8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2021.2002250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078474v2</w:t>
+                <w:t xml:space="preserve">halshs-03504158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing an expert advisory commission to assist the G20’s energy transformation processes</w:t>
               </w:r>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.S41 - S51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1469,51 +1469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticulture and adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viguie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1577,277 +1577,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating local policy and action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Scénarios dans l’AR7 : quels enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th LCS-RNet conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de lancement du 7ème cycle d’évaluation du GIEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442522v1</w:t>
+                <w:t xml:space="preserve">hal-05442525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neutralité carbone, du slogan à la mise en œuvre : quels enjeux ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrating local policy and action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de présentation de l'ouvrage Les sociétés face au défi climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEA Paris; CNRS SHS, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">15th LCS-RNet conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04847041v1</w:t>
+                <w:t xml:space="preserve">hal-05442522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios dans l’AR7 : quels enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La neutralité carbone, du slogan à la mise en œuvre : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement du 7ème cycle d’évaluation du GIEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de présentation de l'ouvrage Les sociétés face au défi climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEA Paris; CNRS SHS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442525v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04847041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les émissions de gaz à effet de serre : principaux enseignements du rapport du groupe III du GIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BETA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1866,126 +1866,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du 6e rapport du GIEC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reporting extra-financiers en Europe : nouvelles normes, nouvelles pratiques, nouveaux défis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme de formation des hauts cadres de la fonction publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque du Conseil scientifique de l'AMF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833244v1</w:t>
+                <w:t xml:space="preserve">hal-03833258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et changement climatique, quels sont les leviers pour agir sur le territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Paris Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2004,126 +2004,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting extra-financiers en Europe : nouvelles normes, nouvelles pratiques, nouveaux défis ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Présentation du 6e rapport du GIEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Conseil scientifique de l'AMF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Programme de formation des hauts cadres de la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833258v1</w:t>
+                <w:t xml:space="preserve">hal-03833244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du 6e rapport du GIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-Débat sur la thématique scientifique "environnement et économie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2148,51 +2148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du 6e rapport du GIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir pour le Climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2217,64 +2217,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map or compass? Improving model contribution to long-term climate strategy. Insights from 4 country studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,64 +2351,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilcaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greet Janssens-Maenhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2508,64 +2508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilcaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2635,51 +2635,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Policy Assessment on Global and National Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Torquebiau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change and Agriculture Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.301-310, 2016, 978-94-017-7460-4. </w:t>
@@ -2717,51 +2717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unspoken Ethical Issues in the Climate Affair: Insights from a Theoretical Analysis of Negotiation Mandates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Hourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2793,169 +2793,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des politiques climatiques à l’échelle globale et nationale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La Fiscalité, un outil complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique et agricultures du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris: Quae, 2015</w:t>
+              <w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-100, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693104v1</w:t>
+                <w:t xml:space="preserve">hal-01693100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fiscalité, un outil complexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’évaluation des politiques climatiques à l’échelle globale et nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.94-100, 2015</w:t>
+              <w:t xml:space="preserve">Changement climatique et agricultures du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris: Quae, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693100v1</w:t>
+                <w:t xml:space="preserve">hal-01693104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable development and equity</w:t>
               </w:r>
@@ -3274,51 +3274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] AFD. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3663,51 +3663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bossy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumasa Tanaka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02460-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winkler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2024.2362847" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Meilland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-023-01377-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bednar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/ad34a8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lofgren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Vilari&#241;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Kartha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44168-022-00026-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Soummane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghersi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.43.3.ssou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2021.2002250" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078474v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lepault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac0ac8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#246;schel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Grosskurth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Xiangwan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2018-12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilcaille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7462-8_23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Hourcade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bolwig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoke Ling Chee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winkler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2024.2362847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468799v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bossy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumasa Tanaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02460-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Meilland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-023-01377-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bednar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/ad34a8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lofgren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Vilari&#241;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Kartha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44168-022-00026-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Soummane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghersi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.43.3.ssou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078474v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lepault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac0ac8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2021.2002250" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#246;schel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Grosskurth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Xiangwan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2018-12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilcaille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7462-8_23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Hourcade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bolwig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoke Ling Chee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>