--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionable at best: why links between mitigation by single actors and global temperature goals must be made more robust</w:t>
+                <w:t xml:space="preserve">Spaces of anthropogenic CO2 emissions compatible with climate boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumasa Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14693062.2024.2362847⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (12), pp.1307-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-025-02460-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816377v1</w:t>
+                <w:t xml:space="preserve">hal-05468799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spaces of anthropogenic CO2 emissions compatible with climate boundaries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Questionable at best: why links between mitigation by single actors and global temperature goals must be made more robust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bousquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harald Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (12), pp.1307-1314. </w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.283-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41558-025-02460-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2024.2362847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468799v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping national development priorities under the Sustainable Development Goals framework: a systematic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (1), pp.75-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -422,103 +422,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least-cost and 2 °C-compliant mitigation pathways robust to physical uncertainty, economic paradigms, and intergenerational cost distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Bednar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumasa Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research: Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (2), pp.025005. </w:t>
@@ -582,51 +582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 145, pp.103065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -660,64 +660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of shifting development pathways: lessons on how to enable broader, deeper, and faster climate action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lofgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,51 +820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Soummane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (3), pp.181-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -892,222 +892,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Forward-Looking Mitigation Studies at Country Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Getting models and modellers to inform deep decarbonisation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lepault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Lecocq</w:t>
+                <w:t xml:space="preserve">C. Cassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (8), https://iopscience.iop.org/article/10.1088/1748-9326/ac0ac8. </w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.695-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac0ac8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2021.2002250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078474v2</w:t>
+                <w:t xml:space="preserve">halshs-03504158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting models and modellers to inform deep decarbonisation strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mapping Forward-Looking Mitigation Studies at Country Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lepault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Cassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (6), pp.695-710. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), https://iopscience.iop.org/article/10.1088/1748-9326/ac0ac8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14693062.2021.2002250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac0ac8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03504158v1</w:t>
+                <w:t xml:space="preserve">hal-03078474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing an expert advisory commission to assist the G20’s energy transformation processes</w:t>
               </w:r>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.S41 - S51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1469,51 +1469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticulture and adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viguie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1577,277 +1577,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios dans l’AR7 : quels enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Integrating local policy and action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement du 7ème cycle d’évaluation du GIEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">15th LCS-RNet conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442525v1</w:t>
+                <w:t xml:space="preserve">hal-05442522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating local policy and action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La neutralité carbone, du slogan à la mise en œuvre : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th LCS-RNet conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de présentation de l'ouvrage Les sociétés face au défi climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEA Paris; CNRS SHS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442522v1</w:t>
+                <w:t xml:space="preserve">halshs-04847041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neutralité carbone, du slogan à la mise en œuvre : quels enjeux ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Scénarios dans l’AR7 : quels enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de présentation de l'ouvrage Les sociétés face au défi climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEA Paris; CNRS SHS, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de lancement du 7ème cycle d’évaluation du GIEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04847041v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les émissions de gaz à effet de serre : principaux enseignements du rapport du groupe III du GIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BETA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1866,126 +1866,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting extra-financiers en Europe : nouvelles normes, nouvelles pratiques, nouveaux défis ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Présentation du 6e rapport du GIEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Conseil scientifique de l'AMF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Programme de formation des hauts cadres de la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833258v1</w:t>
+                <w:t xml:space="preserve">hal-03833244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et changement climatique, quels sont les leviers pour agir sur le territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Paris Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2004,126 +2004,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du 6e rapport du GIEC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reporting extra-financiers en Europe : nouvelles normes, nouvelles pratiques, nouveaux défis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme de formation des hauts cadres de la fonction publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque du Conseil scientifique de l'AMF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833244v1</w:t>
+                <w:t xml:space="preserve">hal-03833258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du 6e rapport du GIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-Débat sur la thématique scientifique "environnement et économie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2148,51 +2148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du 6e rapport du GIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir pour le Climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2217,64 +2217,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map or compass? Improving model contribution to long-term climate strategy. Insights from 4 country studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,64 +2351,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilcaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greet Janssens-Maenhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2421,666 +2421,666 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Policy Assessment on Global and National Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Torquebiau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Change and Agriculture Worldwide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.301-310, 2016, 978-94-017-7460-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-7462-8_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unspoken Ethical Issues in the Climate Affair: Insights from a Theoretical Analysis of Negotiation Mandates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Economics of the Global Environment. Studies in Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, , 2016, 978-3-319-31943-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des politiques climatiques à l’échelle globale et nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changement climatique et agricultures du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris: Quae, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fiscalité, un outil complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-100, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable development and equity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleurbaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivan Kartha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bolwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoke Ling Chee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Change 2014: Mitigation of Climate Change. IPCC Working Group III Contribution to AR5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.283-350, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the IPCC AR5 transformation pathways with a new compact Earth system model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilcaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.5 degrees: meeting the challenges of the Paris Agreement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692660v1</w:t>
-              </w:r>
-[...461 lines deleted...]
-                <w:t xml:space="preserve">hal-01588284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3274,51 +3274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] AFD. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3663,51 +3663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winkler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2024.2362847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468799v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bossy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumasa Tanaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02460-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Meilland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-023-01377-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bednar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/ad34a8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lofgren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Vilari&#241;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Kartha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44168-022-00026-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Soummane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghersi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.43.3.ssou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078474v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lepault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac0ac8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2021.2002250" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#246;schel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Grosskurth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Xiangwan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2018-12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilcaille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7462-8_23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Hourcade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bolwig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoke Ling Chee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bossy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumasa Tanaka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02460-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winkler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2024.2362847" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Meilland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-023-01377-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bednar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/ad34a8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lofgren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Vilari&#241;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Kartha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44168-022-00026-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Soummane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghersi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.43.3.ssou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2021.2002250" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078474v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lepault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac0ac8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#246;schel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Grosskurth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Xiangwan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2018-12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilcaille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7462-8_23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Hourcade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bolwig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoke Ling Chee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>