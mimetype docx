--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -194,6299 +194,6311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoral Ultrasonography for the Exploration of Periodontal Tissues: A Technological Leap for Oral Diagnosis</w:t>
+                <w:t xml:space="preserve">Elastic properties of domains and domain walls in (K0.5Na0.5)NbO3 single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Renaud</w:t>
+                <w:t xml:space="preserve">Katarina Žiberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Gette</w:t>
+                <w:t xml:space="preserve">Maja Koblar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+                <w:t xml:space="preserve">Andraž Bradeško</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Calle</w:t>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (13), pp.1335. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics14131335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621910v1</w:t>
+                <w:t xml:space="preserve">hal-05562752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical characterization of BiFeO3 ferroelectric ceramics</w:t>
+                <w:t xml:space="preserve">Intraoral Ultrasonography for the Exploration of Periodontal Tissues: A Technological Leap for Oral Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Žiberna</w:t>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Koblar</w:t>
+                <w:t xml:space="preserve">Mickael Gette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goran Dražić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (12), pp.7025-7031. </w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (13), pp.1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics14131335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676636v1</w:t>
+                <w:t xml:space="preserve">hal-04621910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-Free Piezoelectric Transducers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanomechanical characterization of BiFeO3 ferroelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Koblar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erling Ringgaard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Goran Dražić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3340950⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (12), pp.7025-7031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676649v1</w:t>
+                <w:t xml:space="preserve">hal-04676636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Linear Array (20 MHz) based on Lead-Free BCTZ Crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lead-Free Piezoelectric Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erling Ringgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Vaitekunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bantignies</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hajime Nagata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 71 (1), pp.27-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3278034⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 71 (1), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3340950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136397v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BaHf0.05Ti0.95O3 Ceramics from Sol–Gel and Solid-State Processes: Application to the Modelling of Piezoelectric Energy Harvesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Frequency Linear Array (20 MHz) based on Lead-Free BCTZ Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Brault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Bantignies</w:t>
+                <w:t xml:space="preserve">Hugues Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma17071508⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (1), pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3278034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676641v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Stable and High-Concentration BaHf$_x$Ti$_{1−x}$O$_3$ Sol–Gel for High Electromechanical Performance of Bulk Ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">BaHf0.05Ti0.95O3 Ceramics from Sol–Gel and Solid-State Processes: Application to the Modelling of Piezoelectric Energy Harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Richardot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (23), pp.7452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16237452⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 17 (7), pp.1508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17071508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612247v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Acoustic Impedance and Attenuation Backing for High-Frequency Focused P(VDF-TrFE)-Based Transducers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of a Stable and High-Concentration BaHf$_x$Ti$_{1−x}$O$_3$ Sol–Gel for High Electromechanical Performance of Bulk Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Richardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+                <w:t xml:space="preserve">Philippe Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23104686⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (23), pp.7452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16237452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215540v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a Fluid-Coupled Single Piezoelectric Micromachined Ultrasonic Transducer Using the Finite Difference Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Acoustic Impedance and Attenuation Backing for High-Frequency Focused P(VDF-TrFE)-Based Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Goepfert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi14112089⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (10), pp.4686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23104686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612653v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet-Printed P(VDF-TrFE) Film for High-Frequency Annular Array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling a Fluid-Coupled Single Piezoelectric Micromachined Ultrasonic Transducer Using the Finite Difference Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Merrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Banquart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fritsch</w:t>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3242073⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi14112089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612429v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-Free Sodium Potassium Niobate-Based Multilayer Structures for Ultrasound Transducer Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inkjet-Printed P(VDF-TrFE) Film for High-Frequency Annular Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Banquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ossant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danjela Kuscer</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22093223⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (4), pp.313-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3242073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164827v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional energy storage and piezoelectric properties of 0.65Pb(Mg&amp;lt;sub&amp;gt;1/3&amp;lt;/sub&amp;gt;Nb&amp;lt;sub&amp;gt;2/3&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–0.35PbTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thick films on stainless-steel substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lead-Free Sodium Potassium Niobate-Based Multilayer Structures for Ultrasound Transducer Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigita Kmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvo Drnovšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matej Sadl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7655/ac5fd5⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (9), pp.3223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22093223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165080v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermal annealing on dielectric and ferroelectric properties of aerosol-deposited 0.65Pb(Mg1/3Nb2/3)O3-0.35 PbTiO3 thick films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Multifunctional energy storage and piezoelectric properties of 0.65Pb(Mg&amp;lt;sub&amp;gt;1/3&amp;lt;/sub&amp;gt;Nb&amp;lt;sub&amp;gt;2/3&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–0.35PbTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thick films on stainless-steel substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Sadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Ursic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Udo Eckstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120 (11), pp.112902. </w:t>
+              <w:t xml:space="preserve">Journal of physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.024004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0087389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7655/ac5fd5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611590v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet-printing-derived lead-zirconate-titanate-based thick films for printed electronics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvo Drnovšek</w:t>
+                <w:t xml:space="preserve">Effect of thermal annealing on dielectric and ferroelectric properties of aerosol-deposited 0.65Pb(Mg1/3Nb2/3)O3-0.35 PbTiO3 thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Sadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ursic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.109324⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (11), pp.112902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0087389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201101v1</w:t>
+                <w:t xml:space="preserve">hal-03611590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textured, lead-free piezoelectric ceramics with high figure of merit for energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astri Bjørnetun Haugen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erling Ringgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (4), pp.044002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2515-7639/ac0595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screen Printed Copper and Tantalum Modified Potassium Sodium Niobate Thick Films on Platinized Alumina Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aleksander Matavž</w:t>
+                <w:t xml:space="preserve">Piezoelectric P(VDF-TrFE) film inkjet printed on silicon for high-frequency ultrasound applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Banquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ossant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14237137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (19), pp.195107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0048444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538265v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric P(VDF-TrFE) film inkjet printed on silicon for high-frequency ultrasound applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ossant</w:t>
+                <w:t xml:space="preserve">Screen Printed Copper and Tantalum Modified Potassium Sodium Niobate Thick Films on Platinized Alumina Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigita Kmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuščer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soma Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Uršič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Matavž</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0048444⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (23), pp.7137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14237137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231174v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of periodic 1-3 piezocomposite using wave propagation: Toward an experimental method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 149 (5), pp.3122-3132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0004824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Properties of Porous Lead Zirconate Titanate Backing for Ultrasonic Transducers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Inkjet-printing-derived lead-zirconate-titanate-based thick films for printed electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvo Drnovšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2983257⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198, pp.109324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.109324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033749v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution and electromechanical properties of (K,Na)NbO3‐based thick films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mercier</w:t>
+                <w:t xml:space="preserve">Textured multilayered piezoelectric structures for energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astri Bjørnetun Haugen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erling Ringgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17146⟩</w:t>
+              <w:t xml:space="preserve">Journal of physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.015002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7655/ab5f30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201097v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly textured lead-free piezoelectric polycrystals grown by the micro-pulling down freezing technique in the BaTiO3 –CaTiO3 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Bartosiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Veber</w:t>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (30), pp.4982-4993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0CE00657B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured multilayered piezoelectric structures for energy conversion</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acoustic Properties of Porous Lead Zirconate Titanate Backing for Ultrasonic Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Bakaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvo Drnovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (1), pp.015002. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (8), pp.1656-1666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7655/ab5f30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2983257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474664v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Electroelastic Moduli of Porous Textured Piezoceramics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+                <w:t xml:space="preserve">Microstructure evolution and electromechanical properties of (K,Na)NbO3‐based thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Uršič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66 (5), pp.949-957. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (12), pp.6677-6689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2898519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.17146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113684v1</w:t>
+                <w:t xml:space="preserve">hal-03201097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-free piezoelectric crystals grown by the micro-pulling down technique in the BaTiO3–CaTiO3–BaZrO3 system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Debray</w:t>
+                <w:t xml:space="preserve">Modeling the Electroelastic Moduli of Porous Textured Piezoceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ce00405j⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (5), pp.949-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2898519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187642v1</w:t>
+                <w:t xml:space="preserve">hal-02113684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Electric Field in Co-Doped BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; With Co&amp;lt;sup&amp;gt;2+/3+&amp;lt;/sup&amp;gt;, Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Li&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and F&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;: Impact on Functional Properties and Charge Compensation With Niobium and Fluorine Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lead-free piezoelectric crystals grown by the micro-pulling down technique in the BaTiO3–CaTiO3–BaZrO3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Bartosiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Ul</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Omar Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2878365⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (25), pp.3844-3853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ce00405j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052827v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization bandgap induced by an electrical resonance in piezoelectric metamaterial plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal Electric Field in Co-Doped BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; With Co&amp;lt;sup&amp;gt;2+/3+&amp;lt;/sup&amp;gt;, Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Li&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and F&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;: Impact on Functional Properties and Charge Compensation With Niobium and Fluorine Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Ul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Kherraz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Morvan</w:t>
+                <w:t xml:space="preserve">Mai Pham-Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5016496⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (1), pp.154-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2878365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741376v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of a thin piezoelectric cantilever for energy harvesting applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridization bandgap induced by an electrical resonance in piezoelectric metamaterial plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kherraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien Hoang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17436753.2017.1403538⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.094901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5016496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740997v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D-Printed Phantom Fabricated by Photopolymer Jetting Technology for High-Frequency Ultrasound Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric study of a thin piezoelectric cantilever for energy harvesting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Jacquet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2823545⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117 (4), pp.231 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17436753.2017.1403538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867387v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and sintering of sodium-potasium niobate-based thick films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mercier</w:t>
+                <w:t xml:space="preserve">3-D-Printed Phantom Fabricated by Photopolymer Jetting Technology for High-Frequency Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ossant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Malič</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">Jean-Marc Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (6), pp.1048 - 1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2823545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153562v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Kerfless Linear Arrays Based on PZT Thick Film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Zawada</w:t>
+                <w:t xml:space="preserve">Electrophoretic deposition and properties of strontium-doped sodium potassium niobate thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Moller Bierregaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erling Ringgaard</w:t>
+                <w:t xml:space="preserve">Barbara Malič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Uršič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruichao Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Guizzetti</w:t>
+                <w:t xml:space="preserve">Jitka Hreščak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (16), pp.5305 - 5313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2709253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740978v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretic deposition and properties of strontium-doped sodium potassium niobate thick films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Kerfless Linear Arrays Based on PZT Thick Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitka Hreščak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">Tomasz Zawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Moller Bierregaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erling Ringgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruichao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guizzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.06.030⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (9), pp.1409 - 1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2709253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867366v1</w:t>
+                <w:t xml:space="preserve">hal-01740978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified model for the electromechanical coupling factor of orthorhombic piezoelectric rectangular bar with arbitrary aspect ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.25302 - 25302. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined genetic algorithm and finite element method for the determination of a practical elasto-electric set for 1-3 piezocomposite phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77, pp.214 - 223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pore Size and Porosity on Piezoelectric and Acoustic Properties of Pb(Zr0.53Ti0.47)O3 Ceramics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Malic</w:t>
+                <w:t xml:space="preserve">Processing and sintering of sodium-potasium niobate-based thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Malič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Uršič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (3), pp.179-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814873v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and piezoelectric properties evolution induced by cobalt doping and cobalt/niobium co-doping in BaTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Mata Osoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Mata Osoro</w:t>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 166 (1), pp. 259-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.12.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Bragg gaps induced by electric boundary conditions in phononic piezoelectric plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+                <w:t xml:space="preserve">Effect of Pore Size and Porosity on Piezoelectric and Acoustic Properties of Pb(Zr0.53Ti0.47)O3 Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Bakaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadej Rojac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Malic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943138⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (2), pp.66-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743676115Y.0000000040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741359v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable phononic crystals based on piezoelectric composites with 1-3 connectivity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Controlling Bragg gaps induced by electric boundary conditions in phononic piezoelectric plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kherraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4950725⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.093503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741391v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Cell Piezoelectric Composite With 1–3 Connectivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">Tunable phononic crystals based on piezoelectric composites with 1-3 connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fraise Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maï Pham Thi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2606109⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.3296 - 3302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4950725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741012v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and Electromechanical Properties of Lead Zirconate Titanate Thick Films by Electrophoretic Deposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Super-Cell Piezoelectric Composite With 1–3 Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maï Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743676115Y.0000000008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (12), pp.2215 - 2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2606109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814876v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonpilz Underwater Acoustic Transducer Integrating Lead-free Piezoelectric Material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mai Pham Thi</w:t>
+                <w:t xml:space="preserve">Processing and Electromechanical Properties of Lead Zirconate Titanate Thick Films by Electrophoretic Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (4), pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743676115Y.0000000008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01705141v1</w:t>
+                <w:t xml:space="preserve">hal-01814876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Characterization of Annular-Array, High-Frequency, Ultrasonic Transducers Based on PZT Thick Film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Filoux</w:t>
+                <w:t xml:space="preserve">Tonpilz Underwater Acoustic Transducer Integrating Lead-free Piezoelectric Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.05.026⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.997 - 1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814879v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Zirconate Titanate Multi-Element Structure by Electrophoretic Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Malic</w:t>
+                <w:t xml:space="preserve">Complete electroelastic set for the (YXt)-45 cut of a KNbO3 single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4902168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814880v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete electroelastic set for the (YXt)-45 cut of a KNbO3 single crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pham-Thi</w:t>
+                <w:t xml:space="preserve">Lead Zirconate Titanate-Based Thick Films for High-Frequency Focused Ultrasound Transducers Prepared by Electrophoretic Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116 (19), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (3), pp.547-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4902168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.2938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705113v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Zirconate Titanate-Based Thick Films for High-Frequency Focused Ultrasound Transducers Prepared by Electrophoretic Deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Lead Zirconate Titanate Multi-Element Structure by Electrophoretic Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Malic</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Malic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1), pp.34-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814878v1</w:t>
+                <w:t xml:space="preserve">hal-01814880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Frequency Transducer for Nonlinear Contrast Agent Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and Characterization of Annular-Array, High-Frequency, Ultrasonic Transducers Based on PZT Thick Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Guiroy</w:t>
+                <w:t xml:space="preserve">Erwan Filoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Novell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+                <w:t xml:space="preserve">S.A. Rocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2862⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 216, pp.207-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814887v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.65Pb(Mg 1/3 Nb 2/3 )O 3 –0.35PbTiO 3 Thick Films for High-Frequency Piezoelectric Transducer Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Ursic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janez Holc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Kosec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (5R), pp.055502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7567/JJAP.52.055502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised Properties of High Frequency Transducers Based on Curved Piezoelectric Thick Films Obtained by Pad Printing Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Dual-Frequency Transducer for Nonlinear Contrast Agent Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Guiroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erling Ringgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000031⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (12), pp.2634-2644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814881v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Thick-Film Structures for High-Frequency Applications Prepared by Electrophoretic Deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marija Kosec</w:t>
+                <w:t xml:space="preserve">Optimised Properties of High Frequency Transducers Based on Curved Piezoelectric Thick Films Obtained by Pad Printing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Filoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramic Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118744109.ch15⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (2), pp.75-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183211v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Planar Pad-Printed Thick-Film Focused High-Frequency Ultrasonic Transducers for Imaging and Therapeutic Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey A. Ketterling</w:t>
+                <w:t xml:space="preserve">Piezoelectric Thick-Film Structures for High-Frequency Applications Prepared by Electrophoretic Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Kosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 (9), pp.1976-1982. </w:t>
+              <w:t xml:space="preserve">Ceramic Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 240, pp.131-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118744109.ch15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814888v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead-Zirconate-Titanate Thick Films by Electrophoretic Deposition for High-Frequency Ultrasound Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Kosec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (3), pp.892-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6526,1230 +6538,1364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead free (Li,Na,K)(Nb,Ta,Sb)O3 piezoelectric ceramics: Influence of sintering atmosphere and ZrO2 doping on densification, microstructure and piezoelectric properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Planar Pad-Printed Thick-Film Focused High-Frequency Ultrasonic Transducers for Imaging and Therapeutic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
+                <w:t xml:space="preserve">Jeffrey A. Ketterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Duclere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31, pp.577-588. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (9), pp.1976-1982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584942v1</w:t>
+                <w:t xml:space="preserve">hal-01814888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area 0-3 and 1-3 piezoelectric composites based on single crystal PMN-PT for transducer applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lead free (Li,Na,K)(Nb,Ta,Sb)O3 piezoelectric ceramics: Influence of sintering atmosphere and ZrO2 doping on densification, microstructure and piezoelectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pham Thi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.115⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549549v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0-3 and 1-3 piezo-composites based on single crystal PMN-PT for transducer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109, pp.162-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/174367509X12472364601075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical Properties of Piezoelectric Integrated Structures on Porous Substrates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large area 0-3 and 1-3 piezoelectric composites based on single crystal PMN-PT for transducer applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kosec</w:t>
+                <w:t xml:space="preserve">M. Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Khanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 371 (1), pp.89 - 97. </w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.897-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00150190802396850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840978v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools for electromechanical characterisation of piezoceramics</w:t>
+                <w:t xml:space="preserve">Electromechanical Properties of Piezoelectric Integrated Structures on Porous Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Feuillard</w:t>
+                <w:t xml:space="preserve">Pierre Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janez Holc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Clezio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+                <w:t xml:space="preserve">Maria Kosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10832-007-9177-4⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 371 (1), pp.89 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150190802396850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804614v1</w:t>
+                <w:t xml:space="preserve">hal-03840978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of the influence of the particle size distribution on acoustic wave properties of strongly inhomogeneous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Vander Meulen</w:t>
+                <w:t xml:space="preserve">New tools for electromechanical characterisation of piezoceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Clezio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electroceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (4), pp.419 - 426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10832-007-9177-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.1404435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04016094v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of Lamb waves in 1–3 piezocomposites and their application to liquid sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental study of the influence of the particle size distribution on acoustic wave properties of strongly inhomogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Teston</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Certon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Lethiecq</w:t>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 224 (1), pp.13-20. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 110 (5), pp.2301-2307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00150199908210545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.1404435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016073v1</w:t>
+                <w:t xml:space="preserve">hal-04016094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of P(VDF-TrFE) material taking into account dielectric relaxation: application to modelling of high frequency transducers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Propagation of Lamb waves in 1–3 piezocomposites and their application to liquid sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0041-624X(97)00081-4⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 224 (1), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150199908210545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016065v1</w:t>
+                <w:t xml:space="preserve">hal-04016073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterisation of P(VDF-TrFE) material taking into account dielectric relaxation: application to modelling of high frequency transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P.Tran Huu Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 36 (1-5), pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0041-624X(97)00081-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lateral resonances in 1–3 piezoelectric periodic composite: Modeling and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brynjar Karlsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 101 (4), pp.2043-2051. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.418136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7759,6616 +7905,6616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de Faisceaux Adaptée à une Sonde Bimodale pour la Sonoporation Guidée par Ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Cloet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Microstructural Defects in Mechanically Deformed Lead-free Ferroelectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Žiberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Koblar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Uršič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Cleveland - Ohio, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mam/ozae044.564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized 6 MHz phased-array ultrasound probe based on lead-free doped BaTiO3 piezoceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Pouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Borta-Boyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UFFC-JS60046.2024.10793579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead-Free Piezoelectric Transducers for Resonant Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erling Ringgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Vaitekunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajime Nagata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Composite Backing with High Acoustic Attenuation and Impedance for P(VDF-TrFE)-based Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison Between Single Layer and Several Configurations of Bilayer P(VDF-TrFE) Transducers in Pulse-Echo Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Banquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venice, Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation d'un circuit électromécanique d'une cellule pMUT vibrant dans l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Boulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison théorique des performances de transducteurs mono-élément haute fréquence (50MHz) en utilisant différentes techniques de focalisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonde Hybride Bi-Fréquence -Émission cMUT/Réception P(VDF- TrFE)- pour l’Imagerie Harmonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Banquart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Grégroire</w:t>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Campos Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senegond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848330v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonde Hybride Bi-Fréquence -Émission cMUT/Réception P(VDF- TrFE)- pour l’Imagerie Harmonique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Colin</w:t>
+                <w:t xml:space="preserve">Comparaison théorique des performances de transducteurs mono-élément haute fréquence (50MHz) en utilisant différentes techniques de focalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Banquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Ossant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848108v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties comparison of three HF (50 MHz) single-element transducer radiation patterns with different focusing principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Banquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ossant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 1-3 Piezocomposite Using Lamb Waves Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1873-1873, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Texturation of lead-free BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; based piezoelectric ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Borta-Boyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">95th Deutsche Keramische Gesellschaft Annual Meeting, CERAMICS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation of lead-free BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; based piezoelectric ceramics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroelastic modulus of 1-3 piezocomposite using Lamb waves propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534604v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigations of piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End users X Conference (PIEZO2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Spindleruv Mlyn, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroelastic modulus of 1-3 piezocomposite using Lamb waves propagation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Texturation of lead-free BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; based piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Prato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maï Pham-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534621v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texturation of lead-free BaTiO3 based piezoelectric ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIEZO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Splinderun Mlyn, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texturation of lead-free BaTiO3 based piezoelectric ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation de céramiques sans plomb à base de BaTiO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Prato</w:t>
+                <w:t xml:space="preserve">Lead-Free Sodium Potassium Niobate Based Piezoelectric Thick Film Bimorph Structure for Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Levassort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Pham-Thi</w:t>
+                <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142053v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-Free Sodium Potassium Niobate Based Piezoelectric Thick Film Bimorph Structure for Energy Harvesting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Texturation de céramiques sans plomb à base de BaTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Prato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048609v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation de céramiques piézoélectriques sans plomb à base de BaTiO3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Texturation of lead-free BaTiO3 based piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Electroceramics XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142068v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical electroelastic modili of porous textured piezoceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE international Ultrasonics Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ultsym.2018.8579661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation of lead-free BaTiO3 based piezoelectric ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Texturation de céramiques piézoélectriques sans plomb à base de BaTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142060v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Electrical Characterization of a Cantilever Beam for Mechanical Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation de céramiques piézoélectriques texturées sans plomb pour la transduction ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La texturation des céramiques : application aux matériaux piézoélectriques sans plomb</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-frequency acoustic characterization of porous lead zirconate titanate for backing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Bakaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Ecole de Printemps : Matériaux, Procédés et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Nador, Maroc</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901039v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency acoustic characterization of porous lead zirconate titanate for backing applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La texturation des céramiques : application aux matériaux piézoélectriques sans plomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Prato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">2ème Ecole de Printemps : Matériaux, Procédés et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nador, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634093v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texturation of lead-free BaTiO3 based piezoelectric ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIEZO 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Cercedilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous lead zirconate titanate ceramics with optimized acoustic properties for high-frequency ultrasonic transducer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Bakaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Society of America (ASA) 174th Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, New Orleans, LA, USA, United States. pp.2576, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5014416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of a thin piezoelectric cantilever for energy harvesting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Rosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Lekhanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users IX Conference (PIEZO2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Cercedilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Electroelastic Set of Co doped Barium Titanate for Transducer Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+                <w:t xml:space="preserve">Coupled model for determination of full electroelastic sets of 1-3 piezocomposite with various pillar shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091772⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705122v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled model for determination of full electroelastic sets of 1-3 piezocomposite with various pillar shapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bale</w:t>
+                <w:t xml:space="preserve">Complete Electroelastic Set of Co doped Barium Titanate for Transducer Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maï Pham-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091841⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300130v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a thin piezoelectric material before integration into a cantilever-based mechanical energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texturation of lead-free BaTiO3 based piezoelectric ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-3 Piezocomposites Based on Super-Cell Structuring for Transducer Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Bragg band gaps in piezocomposite phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Fraise Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation of lead-free BaTiO3-based piezoelectric ceramics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
+                <w:t xml:space="preserve">Domain wall evolutions laws of piezoceramic materials under mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XIV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics and Piezoresponse Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Penn state, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116537v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain wall evolutions laws of piezoceramic materials under mechanical loading</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">Matériaux piézoélectriques sans plomb pour transducteurs acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Blantignie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics and Piezoresponse Force Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235815v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux piézoélectriques sans plomb pour transducteurs acoustiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Texturation of lead-free BaTiO3-based piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ngueteu-Kamlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Blantignie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Electroceramics XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116549v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-free high-frequency linear-array transducer (30 MHz) for in vivo skin imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Texturation of lead-free BaTiO3-based piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dufait</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Ngueteu-Kamlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIEZO 2013 Electroceramics for end user</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Les Arcs 1800, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01705147v1</w:t>
+                <w:t xml:space="preserve">hal-00949486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation of lead-free BaTiO3-based piezoelectric ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Texturation of lead-free BaTiO3 based piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ngueteu-Kamlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIEZO 2013 Electroceramics for end user</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Les Arcs 1800, France</w:t>
+              <w:t xml:space="preserve">2013 Joint UFFC, EFTF and PFM Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949486v1</w:t>
+                <w:t xml:space="preserve">hal-00950322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation of lead-free BaTiO3 based piezoelectric ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Lead-free high-frequency linear-array transducer (30 MHz) for in vivo skin imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Filoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dufait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Joint UFFC, EFTF and PFM Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950322v1</w:t>
+                <w:t xml:space="preserve">hal-01705147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-elastic moduli and frequency dependence of KN single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Joint 21st IEEE ISAF / 11th IEEE ECAPD / IEEE PFM (ISAF/ECAPD/PFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISAF.2012.6297785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic transducers based on curved lead-free piezoelectric thick films for high resolution medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Astafiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophoretic deposition (EPD) process for lead zirconate titanate (PZT) thick films fabrication and high frequency medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janez Holc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of pseudo-periodic 1-3 piezo-composites for ultrasonic transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of 1-3 piezocomposite fabrications on lateral modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maï Pham-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dresden, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and modeling of piezoelectric transducers for High-Frequency medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janez Holc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Noshchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th International Conference on Microelectronics, Devices and Materials and the Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Ajdovščina, Slovenia. pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation de transducteurs haute fréquence utilisant les technologies de films épais piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Filoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation de composites piézoélectriques de connectivité 1-3 à base de monocristaux pour la transduction ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composites 0-3 et 1-3 à base de monocristaux piézoélectrique-polymère pour transducteurs acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation de composites piézoélectriques de connectivité 1-3 à base de monocristaux pour la transduction ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of large area 1-3 piezo-composites based on PMN-PT single crystals for transducer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2009 IEEE IUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Italy. pp.1745-1748, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH-FREQUENCY ULTRASONIC TRANSDUCERS Fabrication, Characterisation, Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users II - Material Technology and Design of Integrated Piezoelectric Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Courmayeur, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14378,293 +14524,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of thinned-bulk piezoelectric harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage - JNRSE 2019 (9ème Journée Nationale sur la Récuperation et le Stockage d’Energie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Blois, France. , 2019, Proceedings of 9th National Days on Energy Harvesting and Storage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized self-consistent full database of piezoelectric material: application to KNbO3 single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14732,51 +14878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49961BD8"/>
+    <w:nsid w:val="DBDCD486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14963,51 +15109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-levassort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2019-9390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168781751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#381;iberna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koblar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Ringgaard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Vaitekunas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Nagata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3340950" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cabane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3278034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071508" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richardot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16237452" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goepfert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Merrien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14112089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fritsch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3242073" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigita Kmet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnov&#353;ek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093223" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109324" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03538267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astri Bj&#248;rnetun Haugen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ac0595" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03538265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Ku&#353;&#269;er" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Dutta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ur&#353;i&#269;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Matav&#382;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14237137" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048444" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004824" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bakaric" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnovsek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2983257" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17146" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bartosiewicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00657B" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02474664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ab5f30" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2898519" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert-Goget" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benamara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce00405j" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham-Thi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2878365" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kherraz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016496" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2017.1403538" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867387v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Jacquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2823545" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mali&#269;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740978v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zawada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Moller Bierregaard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruichao Xu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guizzetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2709253" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Hre&#353;&#269;ak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.030" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rouffaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levassort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976298" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705103v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.02.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD26X0NC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadej Rojac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Pierre Abellard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676115Y.0000000040" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252037v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.086" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741359v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943138" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741391v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950725" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741012v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham Thi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2606109" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814876v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676115Y.0000000008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.208" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Filoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rocks" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.05.026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham-Thi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814878v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2938" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814887v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2862" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814884v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Holc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kosec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.055502" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000031" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118744109.ch15" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814888v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Ketterling" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2416" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04911.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R3LNH0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.031" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRP6HN3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549549v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.115" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549550v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367509X12472364601075" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kosec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802396850" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016073v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teston" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908210545" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016065v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.Tran Huu Hue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00081-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWJ86BD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016050v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.418136" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365910v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Cloet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976128v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.564" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pouille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Borta-Boyon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793579" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976077v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848329v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848330v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ossant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;groire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848108v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Campos Vilas Boas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senegond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheppe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033796v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ossant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251529" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240301v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0745" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450891v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Prato" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534604v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham-Thi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534621v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376295v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02378965v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142053v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048609v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579667" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142068v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142064v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.2018.8579661" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142060v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141854v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01901039v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634093v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899464v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741053v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014416" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226436v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Rosinski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lekhanh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705122v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ul" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091772" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300130v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bale" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091841" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741000v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosinski" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728652" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852006v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pham Thi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705138v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0368" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116537v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ngueteu-Kamlo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pham Thi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116549v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blantignie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705147v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauchamp" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufait" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0202" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949486v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950322v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705153v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveugle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297785" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810928v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Astafiev" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Nielsen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810992v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705150v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0556" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817373v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Noshchenko" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549612v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572213v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573561v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551172v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474073v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441989" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03343695v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391333v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841380v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-levassort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2019-9390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168781751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#381;iberna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koblar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Brade&#353;ko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117566" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Ringgaard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Vaitekunas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Nagata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3340950" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cabane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3278034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071508" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richardot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16237452" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goepfert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Merrien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14112089" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fritsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3242073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigita Kmet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnov&#353;ek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03538267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astri Bj&#248;rnetun Haugen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ac0595" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048444" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03538265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Ku&#353;&#269;er" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Dutta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ur&#353;i&#269;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Matav&#382;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14237137" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004824" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109324" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02474664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ab5f30" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bartosiewicz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00657B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bakaric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnovsek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2983257" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17146" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2898519" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert-Goget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benamara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce00405j" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham-Thi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2878365" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kherraz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016496" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2017.1403538" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867387v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Jacquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2823545" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mali&#269;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Hre&#353;&#269;ak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7GHPK35-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740978v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zawada" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Moller Bierregaard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruichao Xu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guizzetti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2709253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rouffaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levassort" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976298" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705103v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.02.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD26X0NC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.086" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814873v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadej Rojac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Pierre Abellard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676115Y.0000000040" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943138" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950725" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741012v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham Thi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2606109" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676115Y.0000000008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.208" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705113v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham-Thi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902168" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814878v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2938" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Filoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rocks" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.05.026" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Holc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kosec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.055502" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814887v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2862" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118744109.ch15" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04911.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R3LNH0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814888v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Ketterling" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2416" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584942v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRP6HN3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367509X12472364601075" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549549v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.115" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840978v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kosec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802396850" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016073v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teston" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908210545" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016065v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.Tran Huu Hue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00081-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWJ86BD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016050v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.418136" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365910v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Cloet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976128v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.564" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947584v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pouille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Borta-Boyon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793579" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976077v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848329v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848108v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Campos Vilas Boas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senegond" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheppe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ossant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;groire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033796v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ossant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251529" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240301v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0745" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450891v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Prato" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534621v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bale" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534604v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham-Thi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376295v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02378965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048609v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579667" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142053v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.2018.8579661" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142068v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141854v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634093v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01901039v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899464v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741053v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014416" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226436v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Rosinski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lekhanh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300130v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091841" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705122v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ul" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091772" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741000v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosinski" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728652" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852006v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pham Thi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705138v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0368" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116549v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pham Thi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blantignie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116537v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ngueteu-Kamlo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949486v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950322v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filoux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauchamp" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufait" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0202" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705153v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveugle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297785" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810928v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Astafiev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Nielsen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810992v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797221v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705150v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0556" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817373v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Noshchenko" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549612v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572213v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573561v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551172v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474073v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441989" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03343695v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391333v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841380v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>