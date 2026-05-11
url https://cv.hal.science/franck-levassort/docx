--- v1 (2026-04-09)
+++ v2 (2026-05-11)
@@ -1958,265 +1958,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured, lead-free piezoelectric ceramics with high figure of merit for energy harvesting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erling Ringgaard</w:t>
+                <w:t xml:space="preserve">Inkjet-printing-derived lead-zirconate-titanate-based thick films for printed electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvo Drnovšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7639/ac0595⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198, pp.109324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.109324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538267v1</w:t>
+                <w:t xml:space="preserve">hal-03201101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric P(VDF-TrFE) film inkjet printed on silicon for high-frequency ultrasound applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Callé</w:t>
+                <w:t xml:space="preserve">Textured, lead-free piezoelectric ceramics with high figure of merit for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astri Bjørnetun Haugen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erling Ringgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129 (19), pp.195107. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (4), pp.044002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0048444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/ac0595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231174v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screen Printed Copper and Tantalum Modified Potassium Sodium Niobate Thick Films on Platinized Alumina Substrates</w:t>
               </w:r>
@@ -2330,806 +2300,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of periodic 1-3 piezocomposite using wave propagation: Toward an experimental method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+                <w:t xml:space="preserve">Piezoelectric P(VDF-TrFE) film inkjet printed on silicon for high-frequency ultrasound applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Banquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ossant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0004824⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (19), pp.195107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0048444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227151v1</w:t>
+                <w:t xml:space="preserve">hal-03231174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet-printing-derived lead-zirconate-titanate-based thick films for printed electronics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvo Drnovšek</w:t>
+                <w:t xml:space="preserve">Homogenization of periodic 1-3 piezocomposite using wave propagation: Toward an experimental method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 198, pp.109324. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (5), pp.3122-3132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.109324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0004824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201101v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured multilayered piezoelectric structures for energy conversion</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acoustic Properties of Porous Lead Zirconate Titanate Backing for Ultrasonic Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Bakaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvo Drnovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7655/ab5f30⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (8), pp.1656-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2983257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474664v1</w:t>
+                <w:t xml:space="preserve">hal-03033749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly textured lead-free piezoelectric polycrystals grown by the micro-pulling down freezing technique in the BaTiO3 –CaTiO3 system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure evolution and electromechanical properties of (K,Na)NbO3‐based thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Uršič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CE00657B⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (12), pp.6677-6689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920068v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Properties of Porous Lead Zirconate Titanate Backing for Ultrasonic Transducers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
+                <w:t xml:space="preserve">Highly textured lead-free piezoelectric polycrystals grown by the micro-pulling down freezing technique in the BaTiO3 –CaTiO3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Bakaric</w:t>
+                <w:t xml:space="preserve">Karol Bartosiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvo Drnovsek</w:t>
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2983257⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (30), pp.4982-4993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CE00657B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033749v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution and electromechanical properties of (K,Na)NbO3‐based thick films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mercier</w:t>
+                <w:t xml:space="preserve">Textured multilayered piezoelectric structures for energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astri Bjørnetun Haugen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erling Ringgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103 (12), pp.6677-6689. </w:t>
+              <w:t xml:space="preserve">Journal of physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.015002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.17146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7655/ab5f30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201097v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Electroelastic Moduli of Porous Textured Piezoceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,77 +3189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead-free piezoelectric crystals grown by the micro-pulling down technique in the BaTiO3–CaTiO3–BaZrO3 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Bartosiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3828,648 +3828,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretic deposition and properties of strontium-doped sodium potassium niobate thick films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Processing and sintering of sodium-potasium niobate-based thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Malič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Uršič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jitka Hreščak</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (3), pp.179-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867366v1</w:t>
+                <w:t xml:space="preserve">hal-02153562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Kerfless Linear Arrays Based on PZT Thick Film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michele Guizzetti</w:t>
+                <w:t xml:space="preserve">Electrophoretic deposition and properties of strontium-doped sodium potassium niobate thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Malič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Uršič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitka Hreščak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2709253⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (16), pp.5305 - 5313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740978v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified model for the electromechanical coupling factor of orthorhombic piezoelectric rectangular bar with arbitrary aspect ratio</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of Kerfless Linear Arrays Based on PZT Thick Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Zawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Moller Bierregaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erling Ringgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruichao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4976298⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (9), pp.1409 - 1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2709253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705106v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined genetic algorithm and finite element method for the determination of a practical elasto-electric set for 1-3 piezocomposite phases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Unified model for the electromechanical coupling factor of orthorhombic piezoelectric rectangular bar with arbitrary aspect ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.02.015⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.25302 - 25302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01705103v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and sintering of sodium-potasium niobate-based thick films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">A combined genetic algorithm and finite element method for the determination of a practical elasto-electric set for 1-3 piezocomposite phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.214 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153562v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and piezoelectric properties evolution induced by cobalt doping and cobalt/niobium co-doping in BaTiO3</w:t>
               </w:r>
@@ -4572,51 +4572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Pore Size and Porosity on Piezoelectric and Acoustic Properties of Pb(Zr0.53Ti0.47)O3 Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Bakaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadej Rojac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5022,51 +5022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maï Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (12), pp.2215 - 2223. </w:t>
@@ -5130,51 +5130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,51 +5260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5358,887 +5358,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete electroelastic set for the (YXt)-45 cut of a KNbO3 single crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pham-Thi</w:t>
+                <w:t xml:space="preserve">Lead Zirconate Titanate Multi-Element Structure by Electrophoretic Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Malic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1), pp.34-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705113v1</w:t>
+                <w:t xml:space="preserve">hal-01814880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Zirconate Titanate-Based Thick Films for High-Frequency Focused Ultrasound Transducers Prepared by Electrophoretic Deposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Fabrication and Characterization of Annular-Array, High-Frequency, Ultrasonic Transducers Based on PZT Thick Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Filoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Malic</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Rocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.2938⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 216, pp.207-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814878v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Zirconate Titanate Multi-Element Structure by Electrophoretic Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Malic</w:t>
+                <w:t xml:space="preserve">Complete electroelastic set for the (YXt)-45 cut of a KNbO3 single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4902168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814880v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Characterization of Annular-Array, High-Frequency, Ultrasonic Transducers Based on PZT Thick Film</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Lead Zirconate Titanate-Based Thick Films for High-Frequency Focused Ultrasound Transducers Prepared by Electrophoretic Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.A. Rocks</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 216, pp.207-213. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (3), pp.547-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.2938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814879v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0.65Pb(Mg 1/3 Nb 2/3 )O 3 –0.35PbTiO 3 Thick Films for High-Frequency Piezoelectric Transducer Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual-Frequency Transducer for Nonlinear Contrast Agent Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janez Holc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">Axel Guiroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Kosec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erling Ringgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.52.055502⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (12), pp.2634-2644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814884v1</w:t>
+                <w:t xml:space="preserve">hal-01814887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Frequency Transducer for Nonlinear Contrast Agent Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Guiroy</w:t>
+                <w:t xml:space="preserve">0.65Pb(Mg 1/3 Nb 2/3 )O 3 –0.35PbTiO 3 Thick Films for High-Frequency Piezoelectric Transducer Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ursic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Novell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erling Ringgaard</w:t>
+                <w:t xml:space="preserve">Janez Holc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marija Kosec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (12), pp.2634-2644. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (5R), pp.055502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.52.055502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814887v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimised Properties of High Frequency Transducers Based on Curved Piezoelectric Thick Films Obtained by Pad Printing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Filoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6311,51 +6311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Kosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6396,303 +6396,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-Zirconate-Titanate Thick Films by Electrophoretic Deposition for High-Frequency Ultrasound Transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+                <w:t xml:space="preserve">Non-Planar Pad-Printed Thick-Film Focused High-Frequency Ultrasonic Transducers for Imaging and Therapeutic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A. Ketterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04911.x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (9), pp.1976-1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814889v1</w:t>
+                <w:t xml:space="preserve">hal-01814888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Planar Pad-Printed Thick-Film Focused High-Frequency Ultrasonic Transducers for Imaging and Therapeutic Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Lead-Zirconate-Titanate Thick Films by Electrophoretic Deposition for High-Frequency Ultrasound Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marija Kosec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (3), pp.892-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04911.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01814888v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead free (Li,Na,K)(Nb,Ta,Sb)O3 piezoelectric ceramics: Influence of sintering atmosphere and ZrO2 doping on densification, microstructure and piezoelectric properties</w:t>
               </w:r>
@@ -6814,295 +6814,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0-3 and 1-3 piezo-composites based on single crystal PMN-PT for transducer applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Large area 0-3 and 1-3 piezoelectric composites based on single crystal PMN-PT for transducer applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/174367509X12472364601075⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.897-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549550v1</w:t>
+                <w:t xml:space="preserve">hal-00549549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area 0-3 and 1-3 piezoelectric composites based on single crystal PMN-PT for transducer applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">0-3 and 1-3 piezo-composites based on single crystal PMN-PT for transducer applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3, pp.897-904. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109, pp.162-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/174367509X12472364601075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549549v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical Properties of Piezoelectric Integrated Structures on Porous Substrates</w:t>
               </w:r>
@@ -7114,51 +7114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janez Holc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7420,51 +7420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 110 (5), pp.2301-2307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7550,51 +7550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 224 (1), pp.13-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7667,51 +7667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P.Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 36 (1-5), pp.41-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8816,277 +8816,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonde Hybride Bi-Fréquence -Émission cMUT/Réception P(VDF- TrFE)- pour l’Imagerie Harmonique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+                <w:t xml:space="preserve">Comparaison théorique des performances de transducteurs mono-élément haute fréquence (50MHz) en utilisant différentes techniques de focalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Banquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Campos Vilas Boas</w:t>
+                <w:t xml:space="preserve">Fréderic Ossant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Senegond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Colin</w:t>
+                <w:t xml:space="preserve">Jean-Marc Grégroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848108v1</w:t>
+                <w:t xml:space="preserve">hal-03848330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison théorique des performances de transducteurs mono-élément haute fréquence (50MHz) en utilisant différentes techniques de focalisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Banquart</w:t>
+                <w:t xml:space="preserve">Sonde Hybride Bi-Fréquence -Émission cMUT/Réception P(VDF- TrFE)- pour l’Imagerie Harmonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Campos Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senegond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Ossant</w:t>
+                <w:t xml:space="preserve">Maxime Cheppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Grégroire</w:t>
+                <w:t xml:space="preserve">Laurent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848330v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties comparison of three HF (50 MHz) single-element transducer radiation patterns with different focusing principles</w:t>
               </w:r>
@@ -9219,77 +9219,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 1-3 Piezocomposite Using Lamb Waves Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9474,51 +9474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroelastic modulus of 1-3 piezocomposite using Lamb waves propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9858,77 +9858,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIEZO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Splinderun Mlyn, Czech Republic</w:t>
@@ -9996,64 +9996,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
@@ -10076,662 +10076,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-Free Sodium Potassium Niobate Based Piezoelectric Thick Film Bimorph Structure for Energy Harvesting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Texturation de céramiques sans plomb à base de BaTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Prato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048609v1</w:t>
+                <w:t xml:space="preserve">hal-02142053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation de céramiques sans plomb à base de BaTiO3</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lead-Free Sodium Potassium Niobate Based Piezoelectric Thick Film Bimorph Structure for Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142053v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation of lead-free BaTiO3 based piezoelectric ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Texturation de céramiques piézoélectriques sans plomb à base de BaTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142060v1</w:t>
+                <w:t xml:space="preserve">hal-02142068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical electroelastic modili of porous textured piezoceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+                <w:t xml:space="preserve">Texturation of lead-free BaTiO3 based piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international Ultrasonics Symposium 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electroceramics XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Hasselt, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142064v1</w:t>
+                <w:t xml:space="preserve">hal-02142060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation de céramiques piézoélectriques sans plomb à base de BaTiO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical electroelastic modili of porous textured piezoceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE international Ultrasonics Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ultsym.2018.8579661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142068v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Electrical Characterization of a Cantilever Beam for Mechanical Energy Harvesting</w:t>
               </w:r>
@@ -10851,64 +10851,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation de céramiques piézoélectriques texturées sans plomb pour la transduction ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10966,273 +10966,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency acoustic characterization of porous lead zirconate titanate for backing applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La texturation des céramiques : application aux matériaux piézoélectriques sans plomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Prato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">2ème Ecole de Printemps : Matériaux, Procédés et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nador, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634093v1</w:t>
+                <w:t xml:space="preserve">hal-01901039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La texturation des céramiques : application aux matériaux piézoélectriques sans plomb</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-frequency acoustic characterization of porous lead zirconate titanate for backing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Bakaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Pierre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Ecole de Printemps : Matériaux, Procédés et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Nador, Maroc</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901039v1</w:t>
+                <w:t xml:space="preserve">hal-01634093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texturation of lead-free BaTiO3 based piezoelectric ceramics</w:t>
               </w:r>
@@ -11244,64 +11244,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11339,51 +11339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous lead zirconate titanate ceramics with optimized acoustic properties for high-frequency ultrasonic transducer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11391,51 +11391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Bakaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Society of America (ASA) 174th Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, New Orleans, LA, USA, United States. pp.2576, </w:t>
@@ -11592,265 +11592,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled model for determination of full electroelastic sets of 1-3 piezocomposite with various pillar shapes</w:t>
+                <w:t xml:space="preserve">Complete Electroelastic Set of Co doped Barium Titanate for Transducer Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bale</w:t>
+                <w:t xml:space="preserve">Rémy Ul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maï Pham-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington, United States. </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300130v1</w:t>
+                <w:t xml:space="preserve">hal-01705122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Electroelastic Set of Co doped Barium Titanate for Transducer Applications</w:t>
+                <w:t xml:space="preserve">Coupled model for determination of full electroelastic sets of 1-3 piezocomposite with various pillar shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Ul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+                <w:t xml:space="preserve">Antoine Bale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705122v1</w:t>
+                <w:t xml:space="preserve">hal-03300130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a thin piezoelectric material before integration into a cantilever-based mechanical energy harvester</w:t>
               </w:r>
@@ -11875,64 +11875,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
@@ -11996,51 +11996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12117,77 +12117,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
@@ -12251,51 +12251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Fraise Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12353,792 +12353,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain wall evolutions laws of piezoceramic materials under mechanical loading</w:t>
+                <w:t xml:space="preserve">Texturation of lead-free BaTiO3-based piezoelectric ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">A Ngueteu-Kamlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics and Piezoresponse Force Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electroceramics XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235815v1</w:t>
+                <w:t xml:space="preserve">hal-01116537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux piézoélectriques sans plomb pour transducteurs acoustiques</w:t>
+                <w:t xml:space="preserve">Domain wall evolutions laws of piezoceramic materials under mechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pham Thi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Blantignie</w:t>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">matériaux 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics and Piezoresponse Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Penn state, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116549v1</w:t>
+                <w:t xml:space="preserve">hal-01235815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation of lead-free BaTiO3-based piezoelectric ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matériaux piézoélectriques sans plomb pour transducteurs acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ngueteu-Kamlo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
+                <w:t xml:space="preserve">C Blantignie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116537v1</w:t>
+                <w:t xml:space="preserve">hal-01116549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation of lead-free BaTiO3-based piezoelectric ceramics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lead-free high-frequency linear-array transducer (30 MHz) for in vivo skin imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Filoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dufait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIEZO 2013 Electroceramics for end user</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949486v1</w:t>
+                <w:t xml:space="preserve">hal-01705147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation of lead-free BaTiO3 based piezoelectric ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Texturation of lead-free BaTiO3-based piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ngueteu-Kamlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Pham Thi</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Joint UFFC, EFTF and PFM Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">PIEZO 2013 Electroceramics for end user</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Les Arcs 1800, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950322v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-free high-frequency linear-array transducer (30 MHz) for in vivo skin imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Texturation of lead-free BaTiO3 based piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ngueteu-Kamlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 Joint UFFC, EFTF and PFM Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01705147v1</w:t>
+                <w:t xml:space="preserve">hal-00950322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-elastic moduli and frequency dependence of KN single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Joint 21st IEEE ISAF / 11th IEEE ECAPD / IEEE PFM (ISAF/ECAPD/PFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13198,51 +13198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Astafiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13336,51 +13336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janez Holc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13416,278 +13416,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of pseudo-periodic 1-3 piezo-composites for ultrasonic transducers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Influence of 1-3 piezocomposite fabrications on lateral modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Levassort</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maï Pham-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797221v1</w:t>
+                <w:t xml:space="preserve">hal-01705150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of 1-3 piezocomposite fabrications on lateral modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Modeling of pseudo-periodic 1-3 piezo-composites for ultrasonic transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0556⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01705150v1</w:t>
+                <w:t xml:space="preserve">hal-00797221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and modeling of piezoelectric transducers for High-Frequency medical imaging</w:t>
               </w:r>
@@ -13699,51 +13699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janez Holc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13798,90 +13798,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation de transducteurs haute fréquence utilisant les technologies de films épais piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Filoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13932,77 +13932,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation de composites piézoélectriques de connectivité 1-3 à base de monocristaux pour la transduction ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14044,64 +14044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composites 0-3 et 1-3 à base de monocristaux piézoélectrique-polymère pour transducteurs acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14152,77 +14152,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation de composites piézoélectriques de connectivité 1-3 à base de monocristaux pour la transduction ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14264,103 +14264,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of large area 1-3 piezo-composites based on PMN-PT single crystals for transducer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2009 IEEE IUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Italy. pp.1745-1748, </w:t>
@@ -14437,51 +14437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users II - Material Technology and Design of Integrated Piezoelectric Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Courmayeur, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14715,51 +14715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
@@ -14878,51 +14878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBDCD486"/>
+    <w:nsid w:val="C1158CC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15109,51 +15109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-levassort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2019-9390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168781751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#381;iberna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koblar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Brade&#353;ko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117566" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Ringgaard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Vaitekunas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Nagata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3340950" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cabane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3278034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071508" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richardot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16237452" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goepfert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Merrien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14112089" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fritsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3242073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigita Kmet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnov&#353;ek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03538267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astri Bj&#248;rnetun Haugen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ac0595" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048444" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03538265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Ku&#353;&#269;er" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Dutta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ur&#353;i&#269;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Matav&#382;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14237137" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004824" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109324" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02474664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ab5f30" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bartosiewicz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00657B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bakaric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnovsek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2983257" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17146" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2898519" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert-Goget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benamara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce00405j" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham-Thi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2878365" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kherraz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016496" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2017.1403538" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867387v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Jacquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2823545" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mali&#269;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Hre&#353;&#269;ak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7GHPK35-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740978v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zawada" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Moller Bierregaard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruichao Xu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guizzetti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2709253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rouffaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levassort" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976298" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705103v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.02.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD26X0NC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.086" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814873v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadej Rojac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Pierre Abellard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676115Y.0000000040" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943138" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950725" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741012v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham Thi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2606109" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676115Y.0000000008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.208" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705113v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham-Thi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902168" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814878v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2938" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Filoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rocks" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.05.026" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Holc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kosec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.055502" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814887v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2862" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118744109.ch15" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04911.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R3LNH0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814888v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Ketterling" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2416" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584942v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRP6HN3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367509X12472364601075" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549549v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.115" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840978v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kosec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802396850" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016073v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teston" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908210545" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016065v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.Tran Huu Hue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00081-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWJ86BD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016050v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.418136" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365910v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Cloet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976128v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.564" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947584v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pouille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Borta-Boyon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793579" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976077v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848329v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848108v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Campos Vilas Boas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senegond" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheppe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ossant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;groire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033796v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ossant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251529" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240301v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0745" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450891v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Prato" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534621v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bale" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534604v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham-Thi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376295v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02378965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048609v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579667" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142053v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.2018.8579661" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142068v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141854v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634093v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01901039v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899464v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741053v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014416" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226436v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Rosinski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lekhanh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300130v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091841" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705122v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ul" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091772" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741000v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosinski" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728652" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852006v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pham Thi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705138v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0368" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116549v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pham Thi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blantignie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116537v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ngueteu-Kamlo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949486v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950322v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filoux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauchamp" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufait" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0202" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705153v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveugle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297785" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810928v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Astafiev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Nielsen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810992v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797221v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705150v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0556" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817373v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Noshchenko" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549612v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572213v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573561v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551172v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474073v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441989" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03343695v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391333v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841380v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-levassort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2019-9390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168781751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#381;iberna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koblar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Brade&#353;ko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117566" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Ringgaard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Vaitekunas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Nagata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3340950" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cabane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3278034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071508" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richardot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16237452" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goepfert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Merrien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14112089" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fritsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3242073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigita Kmet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnov&#353;ek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109324" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03538267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astri Bj&#248;rnetun Haugen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ac0595" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03538265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Ku&#353;&#269;er" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soma Dutta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ur&#353;i&#269;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Matav&#382;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14237137" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048444" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227151v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004824" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bakaric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnovsek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2983257" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17146" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bartosiewicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00657B" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02474664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ab5f30" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2898519" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert-Goget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benamara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce00405j" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham-Thi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2878365" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kherraz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016496" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2017.1403538" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867387v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Jacquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2823545" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mali&#269;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867366v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Hre&#353;&#269;ak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7GHPK35-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zawada" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Moller Bierregaard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruichao Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guizzetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2709253" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rouffaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levassort" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976298" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705103v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.02.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD26X0NC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.086" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814873v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadej Rojac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Pierre Abellard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676115Y.0000000040" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943138" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950725" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741012v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham Thi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2606109" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676115Y.0000000008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.208" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Filoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rocks" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.05.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705113v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham-Thi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902168" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814878v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2938" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814887v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2862" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Holc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kosec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.055502" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118744109.ch15" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Ketterling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2416" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814889v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04911.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R3LNH0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584942v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRP6HN3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549549v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham Thi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.115" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549550v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367509X12472364601075" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840978v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kosec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802396850" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9177-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D7D5E88FDB86E39E5B18CFC34431A2F6A64065B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016073v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teston" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908210545" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016065v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.Tran Huu Hue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00081-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWJ86BD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016050v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.418136" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365910v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Cloet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976128v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.564" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947584v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pouille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Borta-Boyon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793579" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976077v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848329v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848330v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ossant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;groire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848108v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Campos Vilas Boas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senegond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheppe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033796v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ossant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251529" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240301v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0745" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450891v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Prato" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534621v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bale" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534604v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Pham-Thi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376295v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02378965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142053v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048609v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579667" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142068v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142060v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02142064v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ultsym.2018.8579661" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141854v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01901039v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634093v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899464v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741053v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014416" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226436v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Rosinski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lekhanh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705122v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ul" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091772" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300130v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bale" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091841" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741000v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosinski" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728652" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852006v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pham Thi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705138v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0368" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116537v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ngueteu-Kamlo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pham Thi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116549v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blantignie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705147v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filoux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauchamp" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufait" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0202" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949486v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705153v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveugle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297785" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810928v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Astafiev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Nielsen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810992v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705150v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0556" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797221v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817373v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Noshchenko" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549612v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572213v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573561v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551172v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474073v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441989" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03343695v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391333v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841380v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pham" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>