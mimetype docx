--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -3606,278 +3606,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretic component of electric pulses determines the efficacy of in vivo DNA electrotransfer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric pulse-mediated gene delivery to various animal tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saulius Satkauskas</w:t>
+                <w:t xml:space="preserve">Pernille H Moller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/hum.2005.16.1194⟩</w:t>
+              <w:t xml:space="preserve">Advances in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54, pp.83-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2660(05)54005-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319694v1</w:t>
+                <w:t xml:space="preserve">hal-00319942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric pulse-mediated gene delivery to various animal tissues.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lluis M Mir</w:t>
+                <w:t xml:space="preserve">Electrophoretic component of electric pulses determines the efficacy of in vivo DNA electrotransfer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Satkauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel F Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernille H Moller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damijan Miklavcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 54, pp.83-114. </w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (10), pp.1194-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0065-2660(05)54005-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/hum.2005.16.1194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319942v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of electrogenetherapy with p53wt combined with cisplatin on curvival of human tumor cell lines with different p53 status.</w:t>
               </w:r>
@@ -3989,1077 +3989,1077 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complementarity of modeling and experimentation in the study of biological effects of subnanosecond pulsed electric fields</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric field in biological systems (UFO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+                <w:t xml:space="preserve">Robin Mentheour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Dabbebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">17th International Bioelectrics Symposium (BIOELECTRICS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Eindhoven (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473578v1</w:t>
+                <w:t xml:space="preserve">hal-05572350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPADE – Développement et tests de sources impulsionnelles de fortes puissances pour applications médicale et de défense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the complementarity of modeling and experimentation in the study of biological effects of subnanosecond pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées HPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA - Centre de GRAMAT, Feb 2024, GRAMAT, France</w:t>
+              <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494682v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell electropermeabilization with subnanosecond pulsed electric fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESCAPADE – Développement et tests de sources impulsionnelles de fortes puissances pour applications médicale et de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Premières Journées HPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA - Centre de GRAMAT, Feb 2024, GRAMAT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473550v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnanosecond Pulsed Electric Fields For Biological Cell Electropermeabilization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck M. André</w:t>
+                <w:t xml:space="preserve">Robin Mentheour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Naumova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071234v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cells electroporation with subnanosecond pulsed electric fields</w:t>
+                <w:t xml:space="preserve">Cell electropermeabilization with subnanosecond pulsed electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th URSI General Assembly and Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403625v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subnanosecond Pulsed Electric Fields For Biological Cell Electropermeabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Bioelectrics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403588v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPADE : une source d’impulsions ultra courtes de fortes puissances pour applications médicale et de défense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+                <w:t xml:space="preserve">Cells electroporation with subnanosecond pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques DREP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">35th URSI General Assembly and Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405019v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle source impulsionnelle ULB de forte puissance pour applications médicale et de défense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Subnanosecond Pulsed Electric Fields For Biological Cell Electropermeabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8° Journées d’études – Electromagnétisme et Guerre Electronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Bioelectrics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405005v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using subnanosecond pulsed electric fields to electroporate bacteria and eukaryotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5118,2234 +5118,2484 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Bio ElectroMagnetics (BIOEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unaccounted bias in plasma in vitro experiments and the translation to in vivo: key issues and challenges</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle source impulsionnelle ULB de forte puissance pour applications médicale et de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Tampieri</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Plasma Medicine, Kwangwoon University, Aug 2021, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">8° Journées d’études – Electromagnétisme et Guerre Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351810v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancerous plasma-electro-chemotherapy: first in-vivo studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Darny</w:t>
+                <w:t xml:space="preserve">ESCAPADE : une source d’impulsions ultra courtes de fortes puissances pour applications médicale et de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic ROS and Immunity in Cancer—The TRIC-21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ZIK plasmatis; ONKOTHER-H, Jul 2021, Greifswald, Germany. pp.16</w:t>
+              <w:t xml:space="preserve">Journées thématiques DREP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364441v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Subnanosecond Pulsed Electric Fields To Electroporate Bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+                <w:t xml:space="preserve">Unaccounted bias in plasma in vitro experiments and the translation to in vivo: key issues and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-H Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Valinattaj Omran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tampieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Plasma Medicine, Kwangwoon University, Aug 2021, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478187v1</w:t>
+                <w:t xml:space="preserve">hal-03351810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subnanosecond PEF system for studying cells electropermeabilization: A study case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+                <w:t xml:space="preserve">Anticancerous plasma-electro-chemotherapy: first in-vivo studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Happy Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Therapeutic ROS and Immunity in Cancer—The TRIC-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ZIK plasmatis; ONKOTHER-H, Jul 2021, Greifswald, Germany. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481446v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel subnanosecond pulsed power system for bio-medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Subnanosecond Pulsed Electric Fields To Electroporate Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, United States</w:t>
+              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469314v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microdosimetric study at the cellular and intracellular level using a 3D realistic cell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Caramazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zain Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, London, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.9784171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Subnanosecond Pulsed Electric Fields To Electroporate Bacteria And Eukaryotic Cel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A subnanosecond PEF system for studying cells electropermeabilization: A study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Bio ElectroMagnetics (BIOEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">GDR Happy Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026067v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subnanosecond pulsed electric field system for stuying cells electropermeabilization: a study case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel subnanosecond pulsed power system for bio-medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR HAPPYBIO (virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Orsay, France</w:t>
+              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404963v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif et perméabilisation des bactéries avec des impulsions électriques subnanosecondes</w:t>
+                <w:t xml:space="preserve">Using Subnanosecond Pulsed Electric Fields To Electroporate Bacteria And Eukaryotic Cel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Happy Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Orsay, France</w:t>
+              <w:t xml:space="preserve">World Congress on Bio ElectroMagnetics (BIOEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026051v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel subnanosecond pulsed power system for Bio-medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A subnanosecond pulsed electric field system for stuying cells electropermeabilization: a study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IEEE International Conference On Plasma Sciences (ICOPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Journée GDR HAPPYBIO (virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025968v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Electropermeabilization Enhancement by Non-Thermal Plasma-Treated Liquid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck André</w:t>
+                <w:t xml:space="preserve">Dispositif et perméabilisation des bactéries avec des impulsions électriques subnanosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR HAPPYBio, Nov 2019, Nouan Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">GDR Happy Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413786v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the effect of UWB electromagnetic pulses on biological cells: A step towards a non-invasive approach for cancer treatment</w:t>
+                <w:t xml:space="preserve">A novel subnanosecond pulsed power system for Bio-medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lluis Mir</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Electroporation Pulsed Electric Field in Biology, Medecine, Food and Environmental Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">47th IEEE International Conference On Plasma Sciences (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026127v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the effect of ultra-wideband electromagnetic pulses on biological cells: An introduction to invasive and non-invasive approaches for cancer treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+                <w:t xml:space="preserve">Cell Electropermeabilization Enhancement by Non-Thermal Plasma-Treated Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR HAPPYBio, Nov 2019, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026423v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Atmospheric Pressure Multijet Plasma Source Effects on Mouse Skin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Damany</w:t>
+                <w:t xml:space="preserve">Analysis of the effect of UWB electromagnetic pulses on biological cells: A step towards a non-invasive approach for cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPM7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPM, Jun 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">World Congress on Electroporation Pulsed Electric Field in Biology, Medecine, Food and Environmental Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942998v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Ground or not to Ground: a key question during plasma treatments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck André</w:t>
+                <w:t xml:space="preserve">Analysis of the effect of ultra-wideband electromagnetic pulses on biological cells: An introduction to invasive and non-invasive approaches for cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR HAPPYBio, Nov 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946034v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond and nanosecond electric pulses and to visualize biological effects induced</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
+                <w:t xml:space="preserve">Characterization of Atmospheric Pressure Multijet Plasma Source Effects on Mouse Skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pôle Lorrain de l'Ingéniérie du Cartilage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nancy, France. pp.1</w:t>
+              <w:t xml:space="preserve">ICPM7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPM, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933141v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond or nanosecond electric pulses and to visualize biological effects induced</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
+                <w:t xml:space="preserve">To Ground or not to Ground: a key question during plasma treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroporation based Technologies and Treatments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Ljubljana, Slovenia. pp.1</w:t>
+              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR HAPPYBio, Nov 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933139v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond and nanosecond electric pulses and to visualize biological effects induced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pôle Lorrain de l'Ingéniérie du Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nancy, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond or nanosecond electric pulses and to visualize biological effects induced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electroporation based Technologies and Treatments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Ljubljana, Slovenia. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dispositifs microfluidiques pour l'exposition et l'observation de cellules biologiques exposées à des impulsions électriques nanosecondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7377,51 +7627,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Nanotechnologies et des Nanosciences, J3N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Strasbourg, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7431,78 +7681,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved measurement of the electric field induced by a plasma gun device in a conventional electroporation setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Stancampiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7534,51 +7784,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPM7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7588,114 +7838,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo Gene electrotransfer: optimisation and mechanisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck M. André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. INAPG (AgroParisTech), 2006. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006INAP0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00002666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7763,51 +8013,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63D98089"/>
+    <w:nsid w:val="390C6D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7994,51 +8244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-m-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6297-1433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120415488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Petidier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Merla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04454-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Innamorati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanchez-Petidier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bergafora" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Codazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Palma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26010147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Tivig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela G Moisescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54350-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynand Jay Canoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shmakova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karpukhina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lomov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Tiukacheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcad049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Camera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Colantoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Benassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Consales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115616" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Cuevas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Arg&#252;ello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Florentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03353-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bucur Mircea Novac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2022.0031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Angelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caramazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Mir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/22-0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian N Gailli&#232;gue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Tamo&#353;i&#363;nas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13060847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Muscat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.1998704" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028419v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gisbert Roca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M&#225;s Estell&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Monle&#243;n Pradas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghorbel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2020.107642" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoa Chung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Stancampiano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Sklias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaq Gazeli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12010219" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiels" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lipinski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00194-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2020.3034286" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Angelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Denzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.552261" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-018-0942-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amelie de Menorval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32331" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liew" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L Lesueur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie de M&#233;norval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy O'Brien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hgtb.2012.159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319444v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Hojman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Gissel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cournil-Henrionnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Eriksen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hgt.2008.059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M Andre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gehl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sersa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;at" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hgt.2008.060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cukjati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danute Batiuskaite" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Miklavcic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2006.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLRNF2MJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Al-Sakere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Andre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cournil-Henrionnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vernerey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Opolon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Mir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302827" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Satkauskas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel F Bureau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2005.16.1194" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille H Moller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2660(05)54005-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320019v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Cemazar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Grosel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Glavac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kotnik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Skobrne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454903322624975" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473578v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04494682v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhabin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071234v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403625v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403588v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Mir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04405019v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04405005v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03665464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Chung" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattaj Omran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tampieri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364441v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03481446v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771481v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caramazza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Haider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784171" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026127v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942998v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946034v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933141v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933139v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933138v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002666v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-m-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6297-1433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120415488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Petidier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Merla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04454-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Innamorati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanchez-Petidier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bergafora" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Codazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Palma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26010147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Tivig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela G Moisescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54350-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynand Jay Canoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shmakova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karpukhina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lomov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Tiukacheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcad049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Camera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Colantoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Benassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Consales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115616" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Cuevas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Arg&#252;ello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Florentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03353-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bucur Mircea Novac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2022.0031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Angelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caramazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Mir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/22-0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian N Gailli&#232;gue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Tamo&#353;i&#363;nas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13060847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Muscat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.1998704" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028419v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gisbert Roca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M&#225;s Estell&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Monle&#243;n Pradas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghorbel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2020.107642" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoa Chung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Stancampiano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Sklias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaq Gazeli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12010219" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiels" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lipinski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00194-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2020.3034286" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Angelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Denzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.552261" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-018-0942-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amelie de Menorval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32331" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liew" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L Lesueur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie de M&#233;norval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy O'Brien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hgtb.2012.159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319444v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Hojman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Gissel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cournil-Henrionnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Eriksen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hgt.2008.059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M Andre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gehl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sersa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;at" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hgt.2008.060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cukjati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danute Batiuskaite" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Miklavcic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2006.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLRNF2MJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Al-Sakere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Andre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cournil-Henrionnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vernerey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Opolon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Mir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302827" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille H Moller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2660(05)54005-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Satkauskas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel F Bureau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2005.16.1194" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320019v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Cemazar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Grosel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Glavac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kotnik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Skobrne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454903322624975" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafargue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dabbebi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04494682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhabin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573457v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Mir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071234v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403588v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03665464v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04405005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04405019v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351810v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Chung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattaj Omran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tampieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478187v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caramazza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Haider" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784171" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03481446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469314v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026127v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942998v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946034v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933141v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933139v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943189v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002666v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>