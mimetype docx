--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1769,429 +1769,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Electropermeabilisation Enhancement by Non-Thermal-Plasma-Treated PBS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easy and robust electrotransfection protocol for efficient ectopic gene expression and genome editing in human B cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynand Jay Canoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Shmakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
+                <w:t xml:space="preserve">Joëlle Wiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck André</w:t>
+                <w:t xml:space="preserve">Marc Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12010219⟩</w:t>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41434-020-00194-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448072v1</w:t>
+                <w:t xml:space="preserve">hal-02988662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy and robust electrotransfection protocol for efficient ectopic gene expression and genome editing in human B cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reynand Jay Canoy</w:t>
+                <w:t xml:space="preserve">A Subnanosecond Pulsed Electric Field System for Studying Cells Electropermeabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Lipinski</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41434-020-00194-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (12), pp.4242-4249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2020.3034286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988662v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Subnanosecond Pulsed Electric Field System for Studying Cells Electropermeabilization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck M. André</w:t>
+                <w:t xml:space="preserve">Cell Electropermeabilisation Enhancement by Non-Thermal-Plasma-Treated PBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ariztia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+                <w:t xml:space="preserve">Franck André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (12), pp.4242-4249. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2020.3034286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers12010219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025849v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Microscopy Improves 3D Microdosimetry Applied to Nanoporation Experiments Targeting Endoplasmic Reticulum</w:t>
               </w:r>
@@ -3606,278 +3606,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric pulse-mediated gene delivery to various animal tissues.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrophoretic component of electric pulses determines the efficacy of in vivo DNA electrotransfer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernille H Moller</w:t>
+                <w:t xml:space="preserve">Saulius Satkauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel F Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damijan Miklavcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0065-2660(05)54005-7⟩</w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (10), pp.1194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2005.16.1194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319942v1</w:t>
+                <w:t xml:space="preserve">hal-00319694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretic component of electric pulses determines the efficacy of in vivo DNA electrotransfer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saulius Satkauskas</w:t>
+                <w:t xml:space="preserve">Electric pulse-mediated gene delivery to various animal tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernille H Moller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 16 (10), pp.1194-201. </w:t>
+              <w:t xml:space="preserve">Advances in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54, pp.83-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/hum.2005.16.1194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2660(05)54005-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319694v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of electrogenetherapy with p53wt combined with cisplatin on curvival of human tumor cell lines with different p53 status.</w:t>
               </w:r>
@@ -4148,83 +4148,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complementarity of modeling and experimentation in the study of biological effects of subnanosecond pulsed electric fields</w:t>
+                <w:t xml:space="preserve">Cell electropermeabilization with subnanosecond pulsed electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,94 +4249,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473578v1</w:t>
+                <w:t xml:space="preserve">hal-05473550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPADE – Développement et tests de sources impulsionnelles de fortes puissances pour applications médicale et de défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Zhabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4398,1402 +4398,1402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis M. Mir</w:t>
+                <w:t xml:space="preserve">On the complementarity of modeling and experimentation in the study of biological effects of subnanosecond pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573457v1</w:t>
+                <w:t xml:space="preserve">hal-05473578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell electropermeabilization with subnanosecond pulsed electric fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+                <w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mentheour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Naumova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473550v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subnanosecond Pulsed Electric Fields For Biological Cell Electropermeabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">International Bioelectrics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071234v1</w:t>
+                <w:t xml:space="preserve">hal-04403588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cells electroporation with subnanosecond pulsed electric fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subnanosecond Pulsed Electric Fields For Biological Cell Electropermeabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th URSI General Assembly and Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403625v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnanosecond Pulsed Electric Fields For Biological Cell Electropermeabilization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis M. Mir</w:t>
+                <w:t xml:space="preserve">Cells electroporation with subnanosecond pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Bioelectrics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">35th URSI General Assembly and Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403588v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using subnanosecond pulsed electric fields to electroporate bacteria and eukaryotic cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leslie Vallet</w:t>
+                <w:t xml:space="preserve">ESCAPADE : une source d’impulsions ultra courtes de fortes puissances pour applications médicale et de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck André</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Bio ElectroMagnetics (BIOEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">Journées thématiques DREP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665464v1</w:t>
+                <w:t xml:space="preserve">hal-04405019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle source impulsionnelle ULB de forte puissance pour applications médicale et de défense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+                <w:t xml:space="preserve">Using subnanosecond pulsed electric fields to electroporate bacteria and eukaryotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ariztia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+                <w:t xml:space="preserve">Franck André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8° Journées d’études – Electromagnétisme et Guerre Electronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">World Congress on Bio ElectroMagnetics (BIOEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405005v1</w:t>
+                <w:t xml:space="preserve">hal-03665464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPADE : une source d’impulsions ultra courtes de fortes puissances pour applications médicale et de défense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Nouvelle source impulsionnelle ULB de forte puissance pour applications médicale et de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques DREP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8° Journées d’études – Electromagnétisme et Guerre Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405019v1</w:t>
+                <w:t xml:space="preserve">hal-04405005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unaccounted bias in plasma in vitro experiments and the translation to in vivo: key issues and challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Anticancerous plasma-electro-chemotherapy: first in-vivo studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Stancampiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-H Chung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azadeh Valinattaj Omran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Tampieri</w:t>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Plasma Medicine, Kwangwoon University, Aug 2021, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">Therapeutic ROS and Immunity in Cancer—The TRIC-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ZIK plasmatis; ONKOTHER-H, Jul 2021, Greifswald, Germany. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351810v1</w:t>
+                <w:t xml:space="preserve">hal-03364441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancerous plasma-electro-chemotherapy: first in-vivo studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Darny</w:t>
+                <w:t xml:space="preserve">Using Subnanosecond Pulsed Electric Fields To Electroporate Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic ROS and Immunity in Cancer—The TRIC-21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ZIK plasmatis; ONKOTHER-H, Jul 2021, Greifswald, Germany. pp.16</w:t>
+              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364441v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Subnanosecond Pulsed Electric Fields To Electroporate Bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+                <w:t xml:space="preserve">Unaccounted bias in plasma in vitro experiments and the translation to in vivo: key issues and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-H Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Valinattaj Omran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tampieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Plasma Medicine, Kwangwoon University, Aug 2021, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478187v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microdosimetric study at the cellular and intracellular level using a 3D realistic cell model</w:t>
               </w:r>
@@ -5907,277 +5907,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subnanosecond PEF system for studying cells electropermeabilization: A study case</w:t>
+                <w:t xml:space="preserve">A novel subnanosecond pulsed power system for bio-medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Happy Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481446v1</w:t>
+                <w:t xml:space="preserve">hal-03469314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel subnanosecond pulsed power system for bio-medical applications</w:t>
+                <w:t xml:space="preserve">A subnanosecond PEF system for studying cells electropermeabilization: A study case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, United States</w:t>
+              <w:t xml:space="preserve">GDR Happy Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469314v1</w:t>
+                <w:t xml:space="preserve">hal-03481446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Subnanosecond Pulsed Electric Fields To Electroporate Bacteria And Eukaryotic Cel</w:t>
               </w:r>
@@ -6189,64 +6189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6314,77 +6314,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GDR HAPPYBIO (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Orsay, France</w:t>
@@ -6439,51 +6439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6577,64 +6577,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th IEEE International Conference On Plasma Sciences (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Singapore, Singapore</w:t>
@@ -6657,652 +6657,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Electropermeabilization Enhancement by Non-Thermal Plasma-Treated Liquid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck André</w:t>
+                <w:t xml:space="preserve">Analysis of the effect of ultra-wideband electromagnetic pulses on biological cells: An introduction to invasive and non-invasive approaches for cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR HAPPYBio, Nov 2019, Nouan Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413786v1</w:t>
+                <w:t xml:space="preserve">hal-03026423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the effect of UWB electromagnetic pulses on biological cells: A step towards a non-invasive approach for cancer treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lluis Mir</w:t>
+                <w:t xml:space="preserve">Cell Electropermeabilization Enhancement by Non-Thermal Plasma-Treated Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Electroporation Pulsed Electric Field in Biology, Medecine, Food and Environmental Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR HAPPYBio, Nov 2019, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026127v1</w:t>
+                <w:t xml:space="preserve">hal-02413786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the effect of ultra-wideband electromagnetic pulses on biological cells: An introduction to invasive and non-invasive approaches for cancer treatment</w:t>
+                <w:t xml:space="preserve">Analysis of the effect of UWB electromagnetic pulses on biological cells: A step towards a non-invasive approach for cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">World Congress on Electroporation Pulsed Electric Field in Biology, Medecine, Food and Environmental Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026423v1</w:t>
+                <w:t xml:space="preserve">hal-03026127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Atmospheric Pressure Multijet Plasma Source Effects on Mouse Skin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">To Ground or not to Ground: a key question during plasma treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Maho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Damany</w:t>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPM7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPM, Jun 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR HAPPYBio, Nov 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942998v1</w:t>
+                <w:t xml:space="preserve">hal-01946034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Ground or not to Ground: a key question during plasma treatments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Characterization of Atmospheric Pressure Multijet Plasma Source Effects on Mouse Skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck André</w:t>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR HAPPYBio, Nov 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ICPM7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPM, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946034v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond and nanosecond electric pulses and to visualize biological effects induced</w:t>
               </w:r>
@@ -7426,51 +7426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond or nanosecond electric pulses and to visualize biological effects induced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7695,90 +7695,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved measurement of the electric field induced by a plasma gun device in a conventional electroporation setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Stancampiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8013,51 +8013,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="390C6D3B"/>
+    <w:nsid w:val="70A08017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8244,51 +8244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-m-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6297-1433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120415488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Petidier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Merla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04454-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Innamorati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanchez-Petidier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bergafora" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Codazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Palma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26010147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Tivig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela G Moisescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54350-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynand Jay Canoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shmakova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karpukhina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lomov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Tiukacheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcad049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Camera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Colantoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Benassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Consales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115616" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Cuevas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Arg&#252;ello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Florentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03353-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bucur Mircea Novac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2022.0031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Angelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caramazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Mir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/22-0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian N Gailli&#232;gue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Tamo&#353;i&#363;nas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13060847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Muscat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.1998704" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028419v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gisbert Roca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M&#225;s Estell&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Monle&#243;n Pradas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghorbel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2020.107642" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoa Chung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Stancampiano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Sklias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaq Gazeli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12010219" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiels" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lipinski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00194-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2020.3034286" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Angelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Denzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.552261" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-018-0942-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amelie de Menorval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32331" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liew" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L Lesueur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie de M&#233;norval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy O'Brien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hgtb.2012.159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319444v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Hojman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Gissel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cournil-Henrionnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Eriksen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hgt.2008.059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M Andre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gehl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sersa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;at" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hgt.2008.060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cukjati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danute Batiuskaite" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Miklavcic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2006.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLRNF2MJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Al-Sakere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Andre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cournil-Henrionnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vernerey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Opolon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Mir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302827" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille H Moller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2660(05)54005-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Satkauskas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel F Bureau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2005.16.1194" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320019v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Cemazar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Grosel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Glavac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kotnik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Skobrne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454903322624975" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafargue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dabbebi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04494682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhabin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573457v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Mir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071234v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403588v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03665464v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04405005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04405019v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351810v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Chung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattaj Omran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tampieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478187v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caramazza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Haider" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784171" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03481446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469314v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026127v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942998v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946034v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933141v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933139v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943189v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002666v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-m-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6297-1433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120415488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Petidier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Merla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04454-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Innamorati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanchez-Petidier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bergafora" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Codazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Palma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26010147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Tivig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela G Moisescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54350-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynand Jay Canoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shmakova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karpukhina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lomov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Tiukacheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcad049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Camera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Colantoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Benassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Consales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115616" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Cuevas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Arg&#252;ello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Florentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03353-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bucur Mircea Novac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2022.0031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Angelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caramazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Mir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/22-0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian N Gailli&#232;gue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Tamo&#353;i&#363;nas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13060847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Muscat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.1998704" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028419v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gisbert Roca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M&#225;s Estell&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Monle&#243;n Pradas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghorbel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2020.107642" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lipinski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00194-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2020.3034286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoa Chung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Stancampiano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Sklias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaq Gazeli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12010219" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Angelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Denzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.552261" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-018-0942-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amelie de Menorval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32331" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liew" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L Lesueur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie de M&#233;norval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy O'Brien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hgtb.2012.159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319444v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Hojman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Gissel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cournil-Henrionnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Eriksen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hgt.2008.059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M Andre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gehl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sersa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;at" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hgt.2008.060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cukjati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danute Batiuskaite" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Miklavcic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2006.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLRNF2MJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Al-Sakere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Andre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cournil-Henrionnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vernerey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Opolon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Mir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302827" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Satkauskas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel F Bureau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2005.16.1194" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille H Moller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2660(05)54005-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320019v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Cemazar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Grosel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Glavac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kotnik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Skobrne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454903322624975" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafargue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dabbebi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04494682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhabin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473578v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573457v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Mir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04405019v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03665464v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04405005v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478187v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Chung" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattaj Omran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tampieri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caramazza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Haider" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784171" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469314v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03481446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413786v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946034v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933141v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933139v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943189v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002666v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>