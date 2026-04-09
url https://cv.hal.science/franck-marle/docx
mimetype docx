--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -723,261 +723,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Estimating Host Country Values in International Projects to Facilitate In-Country Value Creation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Framework to Evaluate Project Complexity Using the Fuzzy TOPSIS Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dernis</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilkan Sarigol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13105592⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13063020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234574v1</w:t>
+                <w:t xml:space="preserve">hal-03168094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Evaluate Project Complexity Using the Fuzzy TOPSIS Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadi Jaber</w:t>
+                <w:t xml:space="preserve">Modeling and Estimating Host Country Values in International Projects to Facilitate In-Country Value Creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Didiez</w:t>
+                <w:t xml:space="preserve">Mathieu Dernis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13063020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13105592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168094v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Assistance to Project Risk Management Based on Complex Systems Theory and Agile Project Management</w:t>
               </w:r>
@@ -1054,51 +1054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizing project actors for collective decision-making about interdependent risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pointurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1249,90 +1249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticality and propagation analysis of impacts between project deliverables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (1), pp.87-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1682,51 +1682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1751,51 +1751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Collaborative Decision-Making in New Product Development Projects using Clustering Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1849,307 +1849,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structured process to managing complex interactions between project risks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Marle</w:t>
+                <w:t xml:space="preserve">Assisting project risk management method selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Project Organisation and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 6 (1-2), pp.4-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJPOM.2014.059742⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.254-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJPOM.2014.065255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206326v1</w:t>
+                <w:t xml:space="preserve">hal-01204820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting project risk management method selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidel</w:t>
+                <w:t xml:space="preserve">A structured process to managing complex interactions between project risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Project Organisation and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 6 (3), pp.254-282. </w:t>
+              <w:t xml:space="preserve">, 2014, 6 (1-2), pp.4-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJPOM.2014.065255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJPOM.2014.059742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204820v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions-based risk clustering methodologies and algorithms for complex project management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building up a project complexity framework using an international Delphi study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJTM.2013.055158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204816v1</w:t>
+                <w:t xml:space="preserve">hal-01219423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forming risk clusters in projects to improve coordination between risk owners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2165,360 +2174,351 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated framework for risk response planning under resource constraints in large engineering projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (3), pp.627-639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TEM.2013.2242078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling Creative Teams in New Product Development Using Creative Team Familiarity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Interactions-based risk clustering methodologies and algorithms for complex project management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135, pp.MD-13-1087</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195557v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building up a project complexity framework using an international Delphi study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
+                <w:t xml:space="preserve">Assembling Creative Teams in New Product Development Using Creative Team Familiarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135, pp.MD-13-1087</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219423v1</w:t>
+                <w:t xml:space="preserve">hal-01195557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems thinking approach for project vulnerability management</w:t>
               </w:r>
@@ -2599,51 +2599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Criteria Decision-Making Process for Project Risk Management Method Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (2), pp.189-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2703,51 +2703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2870,425 +2870,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Vulnerability: State of the Art and Propositions for Future Framework Development.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Project risk management processes: improving coordination using a clustering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.189-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00163-011-0106-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216808v1</w:t>
+                <w:t xml:space="preserve">hal-01171190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project risk management processes: improving coordination using a clustering approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Project Vulnerability: State of the Art and Propositions for Future Framework Development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jovicic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-A Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Engineering Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1820-0222 (61), pp.54-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171190v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Delphi process and the Analytic Hierarchy Process (AHP) to evaluate the complexity of projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+                <w:t xml:space="preserve">A Simulation-Based Risk Network Model for Decision Support in Project Risk Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Decision Support Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219417v1</w:t>
+                <w:t xml:space="preserve">hal-01207061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation-Based Risk Network Model for Decision Support in Project Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Fang</w:t>
+                <w:t xml:space="preserve">Using a Delphi process and the Analytic Hierarchy Process (AHP) to evaluate the complexity of projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Support Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2010.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207061v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project Vulnerability: State of the Art and Propositions for Future Framework Development</w:t>
               </w:r>
@@ -3688,51 +3688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project: the Just Necessary Structure to Reach your Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Project Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3871,51 +3871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management d'un portefeuille de projets innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3953,51 +3953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management d'un portefeuille de projets innovants ( Chapitre 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4174,51 +4174,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la Gestion des Risques et Vulnérabilités induits par la Complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4262,269 +4262,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Analyzing Interactions Between Stakeholders for Train Decarbonization Decisions at a Regional Scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management par les Risques de la Transformation Digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Filipas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Rahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Dependency and Structure Modelling Conference, DSM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès LambdaMu 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Maîtrise des Risques, Oct 2024, Bourges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731913v1</w:t>
+                <w:t xml:space="preserve">hal-04794196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management par les Risques de la Transformation Digitale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Analyzing Interactions Between Stakeholders for Train Decarbonization Decisions at a Regional Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Dalbavie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès LambdaMu 24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Dependency and Structure Modelling Conference, DSM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Stuttgart, Germany. pp.059-068, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35199/dsm2024.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794196v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularity indicators and digitalisation for monitoring circular space and terrestrial systems</w:t>
               </w:r>
@@ -5523,476 +5523,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimize the supervision of complex projects by taking into account interactions between actors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ventroux</w:t>
+                <w:t xml:space="preserve">Aide à la sélection de stratégies pour apporter des valeurs durables à des pays hôtes en contexte pétrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Congrès International de Génie Industriel CIGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589602v1</w:t>
+                <w:t xml:space="preserve">hal-01559093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization and Coordination of Project Actors to Manage Impact Propagation between Deliverables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aide à la décision dans l'organisation de grands projets industriels complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">3e Conférence Internationale de Gestion de Projets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589610v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision dans l'organisation de grands projets industriels complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimize the supervision of complex projects by taking into account interactions between actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Conférence Internationale de Gestion de Projets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555967v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assistance to identification and estimation of contractual strategy alternatives in oil and gas upstream development projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mammeri</w:t>
+                <w:t xml:space="preserve">Organization and Coordination of Project Actors to Manage Impact Propagation between Deliverables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+                <w:t xml:space="preserve">Yassine Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589585v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Ssustainable strategies based on DMM approach and value creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6016,238 +6042,212 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la gouvernance d'un projet complexe à partir des interdépendances entre les risques de ce projet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An assistance to identification and estimation of contractual strategy alternatives in oil and gas upstream development projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pointurier</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie Grands Projets et Systèmes Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Arcachon, France</w:t>
+              <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555962v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la sélection de stratégies pour apporter des valeurs durables à des pays hôtes en contexte pétrolier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penser la gouvernance d'un projet complexe à partir des interdépendances entre les risques de ce projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal da Costa</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pointurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Génie Industriel CIGI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Ingénierie Grands Projets et Systèmes Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559093v1</w:t>
+                <w:t xml:space="preserve">hal-01555962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisation d'un projet complexe par ses risques - Axes d'optimisation observés via la clustérisation</w:t>
               </w:r>
@@ -6404,567 +6404,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision Multi-Domain Matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Marle</w:t>
+                <w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision MDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Dependency and Structure Modeling Conference, DSM 2014</w:t>
+              <w:t xml:space="preserve">16th Dependency and Structure Modelling Conference (DSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785628v1</w:t>
+                <w:t xml:space="preserve">hal-01559113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal enrichment of two Multi-Domain Matrices to improve accuracy of vehicle development project interdependencies modeling and analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision Multi-Domain Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jaber</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Dependency and Structure Modelling Conference (DSM)</w:t>
+              <w:t xml:space="preserve">16th International Dependency and Structure Modeling Conference, DSM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559118v1</w:t>
+                <w:t xml:space="preserve">hal-01785628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing a complex project using a Risk-Risk Multiple Domain Matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pointurier</w:t>
+                <w:t xml:space="preserve">Reciprocal enrichment of two Multi-Domain Matrices to improve accuracy of vehicle development project interdependencies modeling and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hadi Jaber</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Dependency and Structure Modelling Conference (DSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559121v1</w:t>
+                <w:t xml:space="preserve">hal-01559118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Importance Measures of Risk Clusters to Assist Project Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Fang</w:t>
+                <w:t xml:space="preserve">Managing a complex project using a Risk-Risk Multiple Domain Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Dependency and Structure Modelling Conference (DSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/9781569904923.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559107v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision MDM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Importance Measures of Risk Clusters to Assist Project Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadi Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Dependency and Structure Modelling Conference (DSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559113v1</w:t>
+                <w:t xml:space="preserve">hal-01559107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Framework for the Optimization of Project Risk Response Plan under Resource Constraints with Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICQR2MSE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Xian, China. pp.856-861, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6998,51 +6998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage par les risques des projets industriels: et les opportunités? Recommandations pour l'identification des risques projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7360,51 +7360,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E50D2623"/>
+    <w:nsid w:val="3B0FCA91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7508,51 +7508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BC05739"/>
+    <w:nsid w:val="FBC946B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7656,51 +7656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C87C8231"/>
+    <w:nsid w:val="BCDC54D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7893,51 +7893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgi.ecp.fr/uploads/PagesPerso/M%e9moire%20de%20th%e8se%20Franck%20Marle%202002.zip" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291623v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desroches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Raimondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vall&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Volant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Dalbavie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2026.101880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-06-2023-1083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dernis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105592" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkan Sarigol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Didiez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3739129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pointurier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8059372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ventroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18756718" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-017-0254-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2016.2536701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206933v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Canbaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijpom.2016.076389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tem.2015.2458332" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPOM.2014.059742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPOM.2014.065255" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2013.2242078" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2013.055158" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2012.046948" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jovicic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jankovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-011-0106-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.10.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Jovicic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03684920810884928" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71CAA86450937A912CB69E1724CB29DE496958E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143219v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01196824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2024.07" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Filipas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rahoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriella Sarah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Audas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lizy-Destrez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sobas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kilani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C&#233;sar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilani Djellalil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cesar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dehouck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906437v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559093v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.031" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661196v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2011.5976743" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466842v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgi.ecp.fr/uploads/PagesPerso/M%e9moire%20de%20th%e8se%20Franck%20Marle%202002.zip" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291623v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desroches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Raimondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vall&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Volant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Dalbavie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2026.101880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-06-2023-1083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkan Sarigol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Didiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dernis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105592" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3739129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pointurier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8059372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ventroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18756718" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-017-0254-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2016.2536701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206933v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Canbaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijpom.2016.076389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tem.2015.2458332" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPOM.2014.065255" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPOM.2014.059742" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2013.055158" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2013.2242078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2012.046948" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-011-0106-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jovicic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jankovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.10.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Jovicic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03684920810884928" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71CAA86450937A912CB69E1724CB29DE496958E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143219v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01196824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Filipas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rahoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2024.07" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriella Sarah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Audas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lizy-Destrez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sobas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kilani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C&#233;sar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilani Djellalil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cesar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dehouck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906437v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589602v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559121v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661196v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2011.5976743" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466842v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>