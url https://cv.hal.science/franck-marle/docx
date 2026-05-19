--- v1 (2026-04-09)
+++ v2 (2026-05-19)
@@ -5644,528 +5644,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision dans l'organisation de grands projets industriels complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimize the supervision of complex projects by taking into account interactions between actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Conférence Internationale de Gestion de Projets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555967v1</w:t>
+                <w:t xml:space="preserve">hal-01589602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimize the supervision of complex projects by taking into account interactions between actors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ventroux</w:t>
+                <w:t xml:space="preserve">Organization and Coordination of Project Actors to Manage Impact Propagation between Deliverables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589602v1</w:t>
+                <w:t xml:space="preserve">hal-01589610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization and Coordination of Project Actors to Manage Impact Propagation between Deliverables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aide à la décision dans l'organisation de grands projets industriels complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">3e Conférence Internationale de Gestion de Projets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589610v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Ssustainable strategies based on DMM approach and value creation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dernis</w:t>
+                <w:t xml:space="preserve">An assistance to identification and estimation of contractual strategy alternatives in oil and gas upstream development projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589594v1</w:t>
+                <w:t xml:space="preserve">hal-01589585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assistance to identification and estimation of contractual strategy alternatives in oil and gas upstream development projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mammeri</w:t>
+                <w:t xml:space="preserve">Assessment of Ssustainable strategies based on DMM approach and value creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589585v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la gouvernance d'un projet complexe à partir des interdépendances entre les risques de ce projet</w:t>
               </w:r>
@@ -6499,230 +6499,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision Multi-Domain Matrix</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reciprocal enrichment of two Multi-Domain Matrices to improve accuracy of vehicle development project interdependencies modeling and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Dependency and Structure Modeling Conference, DSM 2014</w:t>
+              <w:t xml:space="preserve">16th Dependency and Structure Modelling Conference (DSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785628v1</w:t>
+                <w:t xml:space="preserve">hal-01559118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal enrichment of two Multi-Domain Matrices to improve accuracy of vehicle development project interdependencies modeling and analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision Multi-Domain Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jaber</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Dependency and Structure Modelling Conference (DSM)</w:t>
+              <w:t xml:space="preserve">16th International Dependency and Structure Modeling Conference, DSM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559118v1</w:t>
+                <w:t xml:space="preserve">hal-01785628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing a complex project using a Risk-Risk Multiple Domain Matrix</w:t>
               </w:r>
@@ -7360,51 +7360,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B0FCA91"/>
+    <w:nsid w:val="FEF795BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7508,51 +7508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FBC946B8"/>
+    <w:nsid w:val="58AB5DE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7656,51 +7656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BCDC54D9"/>
+    <w:nsid w:val="892723D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7893,51 +7893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgi.ecp.fr/uploads/PagesPerso/M%e9moire%20de%20th%e8se%20Franck%20Marle%202002.zip" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291623v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desroches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Raimondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vall&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Volant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Dalbavie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2026.101880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-06-2023-1083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkan Sarigol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Didiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dernis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105592" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3739129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pointurier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8059372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ventroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18756718" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-017-0254-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2016.2536701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206933v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Canbaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijpom.2016.076389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tem.2015.2458332" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPOM.2014.065255" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPOM.2014.059742" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2013.055158" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2013.2242078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2012.046948" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-011-0106-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jovicic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jankovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.10.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Jovicic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03684920810884928" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71CAA86450937A912CB69E1724CB29DE496958E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143219v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01196824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Filipas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rahoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2024.07" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriella Sarah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Audas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lizy-Destrez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sobas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kilani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C&#233;sar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilani Djellalil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cesar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dehouck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906437v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589602v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559121v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661196v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2011.5976743" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466842v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgi.ecp.fr/uploads/PagesPerso/M%e9moire%20de%20th%e8se%20Franck%20Marle%202002.zip" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291623v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desroches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Raimondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vall&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Volant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Dalbavie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2026.101880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-06-2023-1083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkan Sarigol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Didiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dernis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105592" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3739129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pointurier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8059372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ventroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18756718" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-017-0254-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2016.2536701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206933v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Canbaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijpom.2016.076389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tem.2015.2458332" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPOM.2014.065255" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPOM.2014.059742" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2013.055158" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2013.2242078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2012.046948" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-011-0106-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jovicic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jankovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.10.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Jovicic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03684920810884928" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71CAA86450937A912CB69E1724CB29DE496958E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143219v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01196824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Filipas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rahoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2024.07" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriella Sarah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Audas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lizy-Destrez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sobas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kilani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C&#233;sar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilani Djellalil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cesar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dehouck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906437v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559121v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661196v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2011.5976743" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466842v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>