--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -253,330 +253,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental restorative effects of streetscape vegetation: Assessment of various design strategies using virtual environments</w:t>
+                <w:t xml:space="preserve">Using virtual reality to study preference and restorativeness for streetscape vegetation design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooria Baniadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112, pp.128938. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144280v1</w:t>
+                <w:t xml:space="preserve">hal-05266423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using virtual reality to study preference and restorativeness for streetscape vegetation design</w:t>
+                <w:t xml:space="preserve">Mental restorative effects of streetscape vegetation: Assessment of various design strategies using virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooria Baniadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332493. </w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.128938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266423v1</w:t>
+                <w:t xml:space="preserve">hal-05144280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly automated driving: the role of visuo-attentional and executive abilities in take-over success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -662,51 +662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un schème trompeur et de remédiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -766,51 +766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of continuous edge-line delineation on drivers’ lateral positioning in curves: a gaze-steering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lobjois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -870,51 +870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning Lane Changes using Advance Visual and Haptic Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilja Frissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 88, pp.363-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -974,51 +974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffery Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (11), pp.e0289913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1238,51 +1238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87, pp.391-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1310,378 +1310,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacle avoidance in highly automated cars: can progressive haptic shared control make it safer and smoother?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Driving around bends with or without shoulders: The influence of bend direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mecheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lobjois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/THMS.2022.3155370⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91, pp.472-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631149v1</w:t>
+                <w:t xml:space="preserve">hal-03850526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving with a Haptic Guidance System in Degraded Visibility Conditions: Behavioral Analysis and Identification of a Two-Point Steering Control Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yishen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (4), pp.1413-1429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/vehicles4040074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving around bends with or without shoulders: The influence of bend direction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Obstacle avoidance in highly automated cars: can progressive haptic shared control make it safer and smoother?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Lobjois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 91, pp.472-483. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (4), pp.547-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/THMS.2022.3155370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850526v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaze and steering strategies while driving around bends with shoulders</w:t>
               </w:r>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 103, pp.103798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1784,51 +1784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the Challenges and Barriers to the Integration of Machine Learning into Clinical Practice: An Innovative Method to Hybrid Human–Machine Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Ed-Driouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1914,51 +1914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffery Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.682119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (3), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2109,51 +2109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing spatial information in a virtual environment: How do visual cues and configuration influence spatial coding and mental workload?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Pouliquen-Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of motorcycle simulator configurations on steering control and gaze behavior in bends.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (1), pp.108-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2317,64 +2317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2451,51 +2451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148, pp.105776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2581,51 +2581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Mole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jami Pekkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2711,51 +2711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Giles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Markkula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (7), pp.1037- 1065. </w:t>
@@ -2819,51 +2819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28, pp.360-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2897,64 +2897,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling human control of steering for the design of advanced driver assistance systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44, pp.292-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3142,51 +3142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Siegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38, pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3259,51 +3259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, in press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3350,51 +3350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual collaboration: effect of spatial configuration on spatial statements production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Pouliquen-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3467,51 +3467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of visual degradation on anticipatory and compensatory steering control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilja Frissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67 (3), pp.499-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3545,51 +3545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of human-machine cooperation when driving with different degrees of haptic shared control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3666,51 +3666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (1), pp.92-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3757,90 +3757,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared steering control between a driver and an automation: stability in the presence of driver behaviour uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louay Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (2), pp.974-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3868,290 +3868,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of risk expectation on haptically cued corrective manoeuvres during near lane departure.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contrôle latéral partagé d'un véhicule automobile - Conception à base d'un modèle cybernétique du conducteur et d'une commande H2 anticipative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louay Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (4), pp.465-75. </w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (4-5), pp.535-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00140139.2011.647094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/jesa.46.535-557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668971v1</w:t>
+                <w:t xml:space="preserve">hal-00683398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle latéral partagé d'un véhicule automobile - Conception à base d'un modèle cybernétique du conducteur et d'une commande H2 anticipative</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of risk expectation on haptically cued corrective manoeuvres during near lane departure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (4), pp.465-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2011.647094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.46.535-557⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00683398v1</w:t>
+                <w:t xml:space="preserve">hal-00668971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where We Look When We Drive with or without Active Steering Wheel Control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4211,51 +4211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral control assistance in car driving: classification, review and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4315,51 +4315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers' Perception of Loss of Adherence in Bends: Influence of Motion Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4445,51 +4445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective and subjective evaluation of motor priming and warning systems applied to lateral control assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Forzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4553,51 +4553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving around bends with manipulated eye-steering coordination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (11), pp.10.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4644,51 +4644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral control assistance for car drivers: a comparison of motor priming and warning systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4739,51 +4739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-machine cooperation in car driving for lateral safety: delegation and mutual control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4845,311 +4845,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation between subjective vertical and subjective body orientation elicited by galvanic vestibular stimulation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Perception de la verticale avec un cadre visuel solidaire de la tête : implications pour l'utilisation des visiocasques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Popov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raphel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 68, pp.125-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394684v1</w:t>
+                <w:t xml:space="preserve">hal-00394688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la verticale avec un cadre visuel solidaire de la tête : implications pour l'utilisation des visiocasques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dissociation between subjective vertical and subjective body orientation elicited by galvanic vestibular stimulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cian</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Konstantin Popov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (1), pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2004.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394688v1</w:t>
+                <w:t xml:space="preserve">hal-00394684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of eye orientation on slowly increasing pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janick Naveteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Crombez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5208,64 +5208,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of the vertical with a head-mounted visual frame during head tilt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5325,77 +5325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived body orientation in microgravity: effects of prior experience and pressure under the feet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Carriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5437,51 +5437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestibular contribution to combined arm and trunk motion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe S Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,77 +5553,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramodal effects of galvanic vestibular stimulation on the subjective vertical.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12 (13), pp.2991-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5743,51 +5743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an illusory orientation of the head on straight-ahead pointing movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5935,51 +5935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Human-Computer Interaction (HCII 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden. pp.129-147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6065,51 +6065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Symposium on Aviation Psychology (ISAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Corvallis, OR, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6186,51 +6186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors and Ergonomics Society Europe Chapter 2025 Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Bologne, Italy. 17 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6307,51 +6307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque Connaissances scientifiques pour les motocycles (COSMOS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marne-la-Vallée, France</w:t>
@@ -6374,282 +6374,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Pilot Experience of Flying in Formation through the Course-of-Action Framework: A Case Study of Helicopter Pilot Trainee</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of bend-taking on combustion engine and electric motorcycles: qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Pignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Larnaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Vincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Motorcycle Conference (IMC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Köln, Germany. pp.153-165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725413v1</w:t>
+                <w:t xml:space="preserve">hal-04831595v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bend-taking on combustion engine and electric motorcycles: qualitative studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing Pilot Experience of Flying in Formation through the Course-of-Action Framework: A Case Study of Helicopter Pilot Trainee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mecheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Motorcycle Conference (IMC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. article n°6, pp. 1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3673805.3673850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831595v3</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of mind wandering while driving with different levels of vehicle automation</w:t>
               </w:r>
@@ -6799,51 +6799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Human Artificial Intelligence (HHAI) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands. pp.293-294, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6903,51 +6903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Ed-Driouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Edan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7011,51 +7011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence hybride pour prédire l'évolution des maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Ed-Driouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7109,403 +7109,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the driver's visual engagement and situation awareness on takeover quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A User-Centered Approach to Adapt the Human-Machine Cooperation Strategy in Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Koustanai</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention (DDI2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st Congress of the International Ergonomics Association (IEA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, VANCOUVER, Canada. pp. 600-606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74608-7_73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388322v1</w:t>
+                <w:t xml:space="preserve">hal-03228345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of driver's distraction on gaze behaviour, mental workload and takeover quality</w:t>
+                <w:t xml:space="preserve">Impact of the driver's visual engagement and situation awareness on takeover quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Driving Simulation Conference Europe 2021 VR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, MUNICH, Germany. pp.99-106</w:t>
+              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention (DDI2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, LYON, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343285v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User-Centered Approach to Adapt the Human-Machine Cooperation Strategy in Autonomous Driving</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of driver's distraction on gaze behaviour, mental workload and takeover quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Koustanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Congress of the International Ergonomics Association (IEA 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Driving Simulation Conference Europe 2021 VR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, MUNICH, Germany. pp.99-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74608-7_73⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03228345v1</w:t>
+                <w:t xml:space="preserve">hal-03343285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach used to merge the different driver monitoring diagnostics in the AutoConduct project</w:t>
               </w:r>
@@ -7530,51 +7530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7642,64 +7642,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7744,330 +7744,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study on the dynamics of online risk assessment by the passenger of a self-driving car among pedestrians</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Driver Model Validation through Interaction with Varying Levels of Haptic Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Copenhagen, Denmark. pp.101-113, </w:t>
+              <w:t xml:space="preserve">SMC 2020: IEEE International Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-50523-3_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMC42975.2020.9283382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487213v1</w:t>
+                <w:t xml:space="preserve">hal-02929636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver Model Validation through Interaction with Varying Levels of Haptic Guidance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A pilot study on the dynamics of online risk assessment by the passenger of a self-driving car among pedestrians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2020: IEEE International Conference on Systems, Man, and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Toronto, Canada. </w:t>
+              <w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Copenhagen, Denmark. pp.101-113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC42975.2020.9283382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50523-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929636v1</w:t>
+                <w:t xml:space="preserve">hal-02487213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Driver Model to Clarify Cooperation Between Drivers and Haptic Guidance Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yishen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC 2020: IEEE International Conference on Systems, Man, and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8101,103 +8101,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic H2 /H∞ haptic shared control synthesis for cars, parameterized by sharing level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC 2020: IEEE International Conference on Systems, Man, and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8270,51 +8270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Lappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Mole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque de Psychologie Ergonomique (EPIQUE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France. pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8339,90 +8339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Identification of Driver Model Parameters via the Unscented Kalman Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yishen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC Workshop on Linear Parameter Varying Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Eindhoven, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8482,51 +8482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors and Ergonomics Society Europe Chapter Annual Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France. pp.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8551,103 +8551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared Control Based on an Ecological Feedforward and a Driver Model Based Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yishen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC International Symposium on Advances in Automotive Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France. pp.385-392, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8720,51 +8720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barrucand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8841,51 +8841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barrucand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boisliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8927,77 +8927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating in-vehicle distraction through a driver model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9042,299 +9042,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver model parameter identification to estimate driver adaptation over time</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Subjective assessment of steering control actions during bend-taking with a motorcycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées de l'Automatique du GdR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">29th International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954364v1</w:t>
+                <w:t xml:space="preserve">hal-01954458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective assessment of steering control actions during bend-taking with a motorcycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Driver model parameter identification to estimate driver adaptation over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">3ème Journées de l'Automatique du GdR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954458v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’interaction pilote/moto lors de la prise de virage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9372,90 +9372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une assistance anticipatrice et compensatrice pour la commande haptique partagée de la direction d’un véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées de l'Automatique du GdR MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9493,51 +9493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological method to assess visual field deficit while driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Zanlonghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9627,51 +9627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Lappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eye, The Brain &amp; The Auto - 8th World Research Congress on Vision and Driving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9696,77 +9696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a driver model sensitivity to various types of distraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9817,51 +9817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance seen through the prism of hierarchical driver modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Many faces of relevance - 2nd workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9925,51 +9925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10033,51 +10033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergo'IA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bidart/Biarritz, France. pp.Article n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10102,64 +10102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A psychophysiology-based driver model for the design of driving assistance systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Neuroergonomics Conference: "The brain at work and in everyday life"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10210,51 +10210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Vincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Delgehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10322,64 +10322,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Driver Distraction Using the Prediction Error of a Cybernetic Driver Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10443,77 +10443,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Linear Parameter Varying Driver Model for the Detection of Distraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10551,51 +10551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver adaptation to haptic shared control of the steering wheel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10649,308 +10649,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical control of driving and human-machine cooperation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How role distribution influences choice of spatial reference frames in a virtual collaborative task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Pouliquen-Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Cyber Physical System Interaction - Control for the Human Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Spatial Cognition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bremen, Germany. pp.106-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068508v1</w:t>
+                <w:t xml:space="preserve">hal-01068523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How role distribution influences choice of spatial reference frames in a virtual collaborative task</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Activity analysis of expert and novice operators in a semi-automated manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Cognition 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.Article no. 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2637248.2637271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068523v1</w:t>
+                <w:t xml:space="preserve">hal-01068527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity analysis of expert and novice operators in a semi-automated manufacturing process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hierarchical control of driving and human-machine cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Conference on Cognitive Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Cyber Physical System Interaction - Control for the Human Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2637248.2637271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01068527v1</w:t>
+                <w:t xml:space="preserve">hal-01068508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote collaboration: spatial communication in immersive virtual environments</w:t>
               </w:r>
@@ -10962,51 +10962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Pouliquen-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11044,51 +11044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de conduite moto : effets du roulis visuel sur les stratégies visuelles et le contrôle de trajectoire lors de la prise de virage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Siegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11126,90 +11126,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle latéral partagé d'un véhicule automobile : conception à base d'un modèle cybernétique du conducteur et d'une commande H2 anticipative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion GTAA (Groupe de Travail Automatique et Automobile)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11260,51 +11260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Kemeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11355,51 +11355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward predicting the subjective assessment of ESC in a driving simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11450,90 +11450,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the visual and motor control of steering with an eye to shared-control automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louay Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lafay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11593,51 +11593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôlabilité de manœuvres d'évitement de sortie de voie amorcées par un dispositif haptique de maintien dans la voie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11688,90 +11688,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-like cybernetic driver model for lane keeping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louay Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.TuAT1.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11822,51 +11822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors and Ergonomics Society - European Chapter Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11885,312 +11885,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can drivers modulate the effect of a motor priming assistance device during lane departure?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Drivers' perception of simulated loss of adherence in bends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Kemeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Human Factors and Ergonomics Society European Chapter Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Berlin, Germany. 10 pp</w:t>
+              <w:t xml:space="preserve">Driving Simulation Conference Europe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539694v1</w:t>
+                <w:t xml:space="preserve">hal-00539685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers' perception of simulated loss of adherence in bends</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Can drivers modulate the effect of a motor priming assistance device during lane departure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andras Kemeny</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Driving Simulation Conference Europe 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.43-53</w:t>
+              <w:t xml:space="preserve">2010 Human Factors and Ergonomics Society European Chapter Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Berlin, Germany. 10 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539685v1</w:t>
+                <w:t xml:space="preserve">hal-00539694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du conducteur pour le contrôle de la trajectoire d'un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouki Sentouh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, NANCY, France. (elec. proc)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12228,51 +12228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers' perception of simulated loss of adherence in bends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12336,90 +12336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sensorimotor Driver Model for Steering Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouki Sentouh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, San Antonio, TX, United States. pp.2462--2467, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12453,90 +12453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A human-centred Approach of Steering Control Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouki Sentouh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IAVSD Symposium on Dynamics of Vehicles on Roads and Tracks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Stockholm, Sweden. 12 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12555,112 +12555,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steering and gaze control modifications from directed or spontaneous use of a visual augmentation cue.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Objective and subjective assessment of warning and motor priming assistance devices in car driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Forzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors and Ergonomics Society Annual Meeting 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, United States. pp.1541-1545</w:t>
+              <w:t xml:space="preserve">Human Factors and Ergonomics Society European Chapter Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Braunschweig, Germany. pp.273-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457754v1</w:t>
+                <w:t xml:space="preserve">hal-00456832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User acceptance and effectiveness of warning and motor priming assistance devices in car driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam El Jaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12669,267 +12721,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Forzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France. pp.311-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective and subjective assessment of warning and motor priming assistance devices in car driving</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Steering and gaze control modifications from directed or spontaneous use of a visual augmentation cue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors and Ergonomics Society European Chapter Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Braunschweig, Germany. pp.273-284</w:t>
+              <w:t xml:space="preserve">Human Factors and Ergonomics Society Annual Meeting 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, United States. pp.1541-1545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456832v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer avec les assistances à la conduite: l'articulation des niveaux de contrôle cognitif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12980,51 +12980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral control support for car drivers: a human-machine cooperation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13088,51 +13088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ÉPIQUE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13157,51 +13157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation de la perception et du contrôle du mouvement au service de la conception des assistances à la conduite automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13252,51 +13252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing reference visual cues near the tangent point improves curve driving.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13315,299 +13315,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-machine co-operation in car driving for safe lateral control in bends: function delegation and mutual control.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of warning and motor priming assistance systems for lateral control in car driving.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elise Jolly</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boisliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors and Ergonomics Society European Chapter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Turin, Italy. pp.257-271</w:t>
+              <w:t xml:space="preserve">9th Driving Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.111-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449795v1</w:t>
+                <w:t xml:space="preserve">hal-00449800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of warning and motor priming assistance systems for lateral control in car driving.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Human-machine co-operation in car driving for safe lateral control in bends: function delegation and mutual control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espié</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Driving Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.111-120</w:t>
+              <w:t xml:space="preserve">Human Factors and Ergonomics Society European Chapter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Turin, Italy. pp.257-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449800v1</w:t>
+                <w:t xml:space="preserve">hal-00449795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a motor priming device to assist car drivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13658,51 +13658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of human-machine cooperation applied to lateral control in car driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13766,51 +13766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual cue enhancement in the vicinity of the tangent point can improve steering in bends.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Enactive Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.175-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13848,51 +13848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance à la conduite automobile : Intégration des capacités d'anticipation perceptive du conducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14027,51 +14027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Cognitive Aircraft System (ICCAS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14135,51 +14135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first International Conference on Hybrid Human-Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14230,51 +14230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Ed-Driouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14338,51 +14338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffery Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors and Ergonomics Society Europe Chapter Annual Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14433,51 +14433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Zanlonghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boisliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14541,51 +14541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor preparation of lane changes using advance visual and haptic information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilja Frissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Society's 57th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Boston, United States. , 21, pp.4008, 2016, Abstracts of the Psychonomic Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14623,51 +14623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration à distance : méthode d'analyse des Environnements Virtuels Collaboratifs Immersifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Pouliquen-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14737,51 +14737,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination des processus sensori-moteurs et cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Brangier; Gérard Valléry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.212-215, 2021, 9782100822126</w:t>
@@ -14810,64 +14810,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A psychophysiology-based driver model for the design of driving assistance systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Ayaz; F. Dehais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroergonomics: The brain at work and in everyday life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.223, 2019</w:t>
@@ -14896,51 +14896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving in curves with constrained gaze orientation in the vicinity of the tangent point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.G. Gale, J. Bloomfield, D. Giguère, &amp; R.J. Kiefer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision In Vehicles - XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Loughborough University Enterprises Ltd., pp.63-70, 2012, 978-0-9571266-3-3</w:t>
@@ -14995,51 +14995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percevoir, s'orienter et agir dans l'espace : approche pluridisciplinaire des relations perception-action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15122,64 +15122,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15236,77 +15236,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3040231 / WO2017029443. BRE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15350,64 +15350,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15483,90 +15483,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un modèle conducteur en situation de contrôle latéral de son véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louay Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15629,90 +15629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 5.5 : Rapport d'évaluation et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïsha Sahaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAMIH, Université Polytechnique des Hauts-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15888,51 +15888,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA DESORIENTATION SPATIALE EN AERONAUTIQUE : Apport des Neurosciences intégratives à la conception des postes de pilotage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de la Méditerranée - Aix-Marseille II, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15991,51 +15991,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchie des niveaux de contrôle de l’activité en conduite automobile : application au contrôle de trajectoire et à la coopération homme-machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Rennes 2, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16143,51 +16143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57B1BF00"/>
+    <w:nsid w:val="BB6E68C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16374,51 +16374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-mars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4140-0049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067118380" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mecheri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1685223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2023.2226844" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Frissen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01879-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317218v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-driouch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#233;neau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51649" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustana&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.04.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3155370" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishen Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles4040074" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.10.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103798" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-Driouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218313" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2021.682119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.12.3.10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pouliquen-Lardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00430-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000241" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2020.0088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2020.105776" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Lappi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Mole" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jami Pekkanen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01699" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Giles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Markkula" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720819829594" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20746" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2017.09.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZMNKVJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mars" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVZVNV7H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.01.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-016-0294-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0672-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.819518" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deroo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.08.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Saleh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2248363" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2011.647094" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683398v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.535-557" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26944F721AA08102A062778424CB565CDDA9083B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043858" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Young" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2010.0087" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630144v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denoual" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reymond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3622752" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Forzy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Jaafari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/8.11.10" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jolly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Netto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Popov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2004.11.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST3DNMG6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Crombez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpain.2004.04.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SRC4HG62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130410001695933" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193809v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carriot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S Archambault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol G Feldman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1485-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QRJTC9V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394774v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Coquery" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096629v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Mabrouki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Moreira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93224-3_9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Minier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097066v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933184v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pignat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Larnaudie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725413v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673850" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831595v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300842v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829412v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220221" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502178.3529109" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustanai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343285v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228345v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coeugnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74608-7_73" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388338v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coeugnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petrov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2347" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487213v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50523-3_8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929636v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283382" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929620v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283101" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929610v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283441" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294211v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.359" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308393v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.062" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458283v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zanlonghi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barrucand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rozi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bizeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boisliveau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954399v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablamvi Ameyoe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Illy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954364v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Boubezoul" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954378v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954355v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954271v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954317v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492034v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396196v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jaschinski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396243v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delgehier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Sadoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164330v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164323v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2014.6974129" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068508v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068523v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068527v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637271" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110052v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110058v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702059v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716579v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716581v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630161v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551296" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622258v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567778v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539694v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539685v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480009v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406855v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457750v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2009.5346350" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457752v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457754v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456832v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Jaafari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456840v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456823v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456821v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457797v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449795v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449800v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449804v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449785v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457772v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111513v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lusetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914869v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867655v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319735v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308398v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396177v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879613v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034790v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954154v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748988v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861709v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562653v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730937v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307359v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317262v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420428v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Saha&#239;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028706v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno-Garcia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine van Der Beken" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolande Vingiano-Viricel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364838v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02938094v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-mars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4140-0049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067118380" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mecheri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1685223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2023.2226844" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Frissen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01879-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317218v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-driouch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#233;neau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51649" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustana&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.04.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.10.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902419v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishen Zhao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles4040074" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3155370" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103798" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-Driouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218313" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2021.682119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.12.3.10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pouliquen-Lardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00430-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000241" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2020.0088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2020.105776" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Lappi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Mole" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jami Pekkanen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01699" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Giles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Markkula" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720819829594" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20746" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2017.09.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZMNKVJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mars" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVZVNV7H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.01.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-016-0294-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0672-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.819518" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deroo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.08.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Saleh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2248363" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.535-557" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26944F721AA08102A062778424CB565CDDA9083B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2011.647094" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043858" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Young" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2010.0087" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630144v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denoual" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reymond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3622752" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Forzy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Jaafari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/8.11.10" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jolly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Netto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Popov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2004.11.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST3DNMG6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Crombez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpain.2004.04.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SRC4HG62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130410001695933" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193809v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carriot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S Archambault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol G Feldman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1485-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QRJTC9V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394774v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Coquery" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096629v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Mabrouki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Moreira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93224-3_9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Minier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097066v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933184v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pignat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Larnaudie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831595v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673850" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300842v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829412v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220221" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502178.3529109" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228345v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coeugnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74608-7_73" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustanai" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343285v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388338v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coeugnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petrov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2347" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929636v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283382" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487213v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50523-3_8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929620v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283101" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929610v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283441" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294211v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.359" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308393v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.062" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458283v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zanlonghi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barrucand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rozi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bizeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boisliveau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954399v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablamvi Ameyoe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Illy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954458v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Boubezoul" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954378v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954355v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954271v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954317v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492034v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396196v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jaschinski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396243v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delgehier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Sadoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164330v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164323v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2014.6974129" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068523v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068527v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637271" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068508v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110052v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110058v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702059v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716579v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716581v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630161v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551296" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622258v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567778v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539685v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539694v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480009v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406855v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457750v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2009.5346350" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457752v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456832v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Jaafari" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457845v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457754v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456840v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456823v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456821v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457797v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449800v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449795v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449804v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449785v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457772v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111513v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lusetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914869v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867655v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319735v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308398v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396177v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879613v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034790v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954154v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748988v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861709v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562653v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730937v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307359v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317262v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420428v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Saha&#239;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028706v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno-Garcia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine van Der Beken" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolande Vingiano-Viricel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364838v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02938094v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>