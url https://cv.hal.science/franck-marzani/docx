--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -659,338 +659,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LightBot: A Multi-Light Position Robotic Acquisition System for Adaptive Capturing of Cultural Heritage Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of Wideband Tympanometry by Deep Transfer Learning With Data Augmentation for Automatic Diagnosis of Otosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leixin Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luxman Ramamoorthy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amalia Siatou</w:t>
+                <w:t xml:space="preserve">Francois Thibouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging8050134⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (2), pp.888-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jbhi.2021.3093007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870581v1</w:t>
+                <w:t xml:space="preserve">hal-03609701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Wideband Tympanometry by Deep Transfer Learning With Data Augmentation for Automatic Diagnosis of Otosclerosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Haibin Wang</w:t>
+                <w:t xml:space="preserve">LightBot: A Multi-Light Position Robotic Acquisition System for Adaptive Capturing of Cultural Heritage Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxman Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuly Emilia Castro Cartagena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Chatoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Nurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Thibouw</w:t>
+                <w:t xml:space="preserve">Amalia Siatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (2), pp.888-897. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), pp.134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jbhi.2021.3093007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jimaging8050134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609701v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next Best Light Position: A self configuring approach for the Reflectance Transformation Imaging acquisition process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramamoorthy Luxman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Nurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3043,378 +3043,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of Arbitrary Multi-view 3D Acquisitions</w:t>
+                <w:t xml:space="preserve">Registration of 3D and Multispectral Data for the Study of Cultural Heritage Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Schutze</w:t>
+                <w:t xml:space="preserve">Rainer Schütze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Marzani</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64 (9), pp.1082-1089. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.1004-1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2013.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s130101004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931793v1</w:t>
+                <w:t xml:space="preserve">hal-00783663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of 3D and Multispectral Data for the Study of Cultural Heritage Surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of 3D and multispectral data for cultural heritage applications: Survey and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Schütze</w:t>
+                <w:t xml:space="preserve">Camille Simon Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alamin Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzani S. Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s130101004⟩</w:t>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783663v1</w:t>
+                <w:t xml:space="preserve">hal-00783985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of 3D and multispectral data for cultural heritage applications: Survey and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alamin Mansouri</w:t>
+                <w:t xml:space="preserve">Registration of Arbitrary Multi-view 3D Acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzani S. Franck</w:t>
+                <w:t xml:space="preserve">Rainer Schutze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31 (1), pp.91-102. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (9), pp.1082-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.imavis.2012.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2013.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783985v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmixing of human skin optical reflectance maps by Non-negative Matrix Factorization algorithm</w:t>
               </w:r>
@@ -4052,56 +4052,69 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open system to generate hyperspectral cubes for skin optical reflectance analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind source separation of skin chromophores on a hyperspectral cube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhimli Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Jolivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4123,93 +4136,80 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638604v1</w:t>
+                <w:t xml:space="preserve">hal-00638607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of skin chromophores on a hyperspectral cube</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An open system to generate hyperspectral cubes for skin optical reflectance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Jolivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4225,57 +4225,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638607v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Rules through Spatial Rule built-ins in SWRL</w:t>
               </w:r>
@@ -4382,51 +4382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preprocessing of region of interest localization based on local surface curvature analysis for three-dimensional reconstruction with multiresolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanjing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schutze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Böhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4928,51 +4928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmark Dataset and Evaluation for Best Light Configuration in Reflectance Transformation Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramamoorthy Luxman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Chatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5290,905 +5290,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of cutaneous leishmaniasis hyperspectral images by means of an inverse modeling procedure</w:t>
+                <w:t xml:space="preserve">Estimating intrinsic image from successive images by solving underdetermined and overdetermined systems of the dichromatic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deivid Botina-Monsalve</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keivan Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Medical Information Processing and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Vision &amp; Image Processing (MVIP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Téhéran, Iran</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487068v1</w:t>
+                <w:t xml:space="preserve">hal-02891138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Cumulant-based Modulation Classification Method for Underwater Acoustic Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of cutaneous leishmaniasis hyperspectral images by means of an inverse modeling procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deivid Botina-Monsalve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Galeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Torres-Madronero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Zarzycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnson Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 5th International Conference on Signal and Image Processing (ICSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nanjing, China. pp.547-551, </w:t>
+              <w:t xml:space="preserve">15th International Symposium on Medical Information Processing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Medelin, Colombia. pp.13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSIP49896.2020.9339249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2542135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609722v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating intrinsic image from successive images by solving underdetermined and overdetermined systems of the dichromatic model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+                <w:t xml:space="preserve">An Improved Cumulant-based Modulation Classification Method for Underwater Acoustic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leixin Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Vision &amp; Image Processing (MVIP 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 5th International Conference on Signal and Image Processing (ICSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nanjing, China. pp.547-551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSIP49896.2020.9339249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891138v1</w:t>
+                <w:t xml:space="preserve">hal-03609722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional State Classification using Pulse Rate Variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction et évaluation de caractéristiques adaptées pour la classification du Lentigo à partir d’images de Microscopie Confocale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Meziati Sabour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+                <w:t xml:space="preserve">A. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Nakamura</w:t>
+                <w:t xml:space="preserve">J-L Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gomez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Cinotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 4th International Conference on Signal and Image Processing (ICSIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438267v1</w:t>
+                <w:t xml:space="preserve">hal-02547323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Schemes for Automated Diagnosis of Lentigo on Confocal Microscopy Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 4th International Conference on Signal and Image Processing (ICSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Wuxi, China. pp.143-147, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SIPROCESS.2019.8868595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et évaluation de caractéristiques adaptées pour la classification du Lentigo à partir d’images de Microscopie Confocale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Cinotti</w:t>
+                <w:t xml:space="preserve">Color Converting of Endoscopic Images Using Decomposition Theory and Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keivan Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Computer Science, Engineering and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toronto, Canada. pp.151-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5121/csit.2019.91812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547323v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Converting of Endoscopic Images Using Decomposition Theory and Principal Component Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Krebs</w:t>
+                <w:t xml:space="preserve">Emotional State Classification using Pulse Rate Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Meziati Sabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computer Science, Engineering and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toronto, Canada. pp.151-159, </w:t>
+              <w:t xml:space="preserve">2019 IEEE 4th International Conference on Signal and Image Processing (ICSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Wuxi, China. pp.86-90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5121/csit.2019.91812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SIPROCESS.2019.8868781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487573v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of H. pylori induced gastric inflammation by diffuse reflectance analysis</w:t>
               </w:r>
@@ -6790,277 +6790,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the Problem of Data Imbalancing for Melanoma Classification</w:t>
+                <w:t xml:space="preserve">Classification of Melanoma Lesions Using Sparse Coded Features and Random Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojdeh Rastgoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Massich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Marzani</w:t>
+                <w:t xml:space="preserve">Johan Massich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250949v1</w:t>
+                <w:t xml:space="preserve">hal-01250955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Melanoma Lesions Using Sparse Coded Features and Random Forests</w:t>
+                <w:t xml:space="preserve">Tackling the Problem of Data Imbalancing for Melanoma Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojdeh Rastgoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Massich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rafael Garcia</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Bioimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250955v1</w:t>
+                <w:t xml:space="preserve">hal-01250949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse spectrale de la lumière réfléchie permet de différencier les différentes étapes des lésions inflammatoires de la muqueuse gastrique dans un modèle expérimental d’infection à H. pylori chez la souris (Orale)</w:t>
               </w:r>
@@ -7782,144 +7782,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Pollen Apertures Using Bag of Words</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+                <w:t xml:space="preserve">An optimized algorithm of image stitching in the case of a multi-modal probe for monitoring the evolution of scars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Treuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pieralli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lapayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing (ICIAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Photonics West, BIOS, Advanced Biomedical and Clinical Diagnostic System XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.85721A1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857927v1</w:t>
+                <w:t xml:space="preserve">hal-00931810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour and multispectral imaging for wound healing evaluation in the context of a comparative preclinical study</w:t>
               </w:r>
@@ -7931,246 +7935,242 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Treuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Jolivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging 2013: Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, ake Buena Vista (Orlando Area), Florida, United States. pp.866923, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2003943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized algorithm of image stitching in the case of a multi-modal probe for monitoring the evolution of scars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lapayre</w:t>
+                <w:t xml:space="preserve">Classification of Pollen Apertures Using Bag of Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildardo Lozano-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West, BIOS, Advanced Biomedical and Clinical Diagnostic System XI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing (ICIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41184-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931810v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic cell nuclei counting: a protocol to acquire images and to compare results between color and multispectral images</w:t>
               </w:r>
@@ -8653,51 +8653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asserting the Precise Position of 3D and Multispectral Acquisition Systems for Multisensor Registration Applied to Cultural Heritage Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schütze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8742,468 +8742,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative Image Flow in Collaborative Medical Telediagnosis Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lapayre</w:t>
+                <w:t xml:space="preserve">Validation of a 2D multispectral camera: application to dermatology/cosmetology on a population covering five skin phototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Jolivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermawan Nugroho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fadzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCSCWD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics, SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. pp.Proc. SPIE 8087, 808729, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.889607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638592v1</w:t>
+                <w:t xml:space="preserve">hal-00614126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a 2D multispectral camera: application to dermatology/cosmetology on a population covering five skin phototypes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Fadzil</w:t>
+                <w:t xml:space="preserve">Integration of Spatial processing and knowledge Processing through the Semantic Web Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics, SPIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Geospatial Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp. 200-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.889607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00614126v1</w:t>
+                <w:t xml:space="preserve">hal-00625080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Spatial processing and knowledge Processing through the Semantic Web Stack</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+                <w:t xml:space="preserve">Analysis of human skin hyper-spectral images by non-negative matrix factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July A Galeano Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Jolivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geospatial Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp. 200-216</w:t>
+              <w:t xml:space="preserve">10th Mexican International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Puebla, Mexico. pp.431-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625080v1</w:t>
+                <w:t xml:space="preserve">hal-00790466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of human skin hyper-spectral images by non-negative matrix factorization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Marzani</w:t>
+                <w:t xml:space="preserve">Adaptative Image Flow in Collaborative Medical Telediagnosis Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lapayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Mexican International Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Puebla, Mexico. pp.431-442</w:t>
+              <w:t xml:space="preserve">CCSCWD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790466v1</w:t>
+                <w:t xml:space="preserve">hal-00638592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchaeoKM: Realizing Knowledge of the Archaeologists</w:t>
               </w:r>
@@ -9408,204 +9408,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some optical methods for cutaneous diagnostic help - Focus on multispectral imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Marzani</w:t>
+                <w:t xml:space="preserve">Source separation on hyperspectral cube applied to dermatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhimli Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Jolivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vabres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE E_Medisys Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Fez, Morocco</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, San Diego, United States. pp.762431-1, 762431-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931802v1</w:t>
+                <w:t xml:space="preserve">hal-00638586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separation on hyperspectral cube applied to dermatology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vabres</w:t>
+                <w:t xml:space="preserve">Some optical methods for cutaneous diagnostic help - Focus on multispectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, San Diego, United States. pp.762431-1, 762431-11</w:t>
+              <w:t xml:space="preserve">IEEE E_Medisys Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Fez, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638586v1</w:t>
+                <w:t xml:space="preserve">hal-00931802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Spatial Technologies and Semantic Web Technologies for Industrial Archaeology</w:t>
               </w:r>
@@ -10115,51 +10115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zenteno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Treuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10405,51 +10405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arsalan Khawaja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Gigilashvili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz &#321;ojewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony George" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s40494-026-02326-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leixin Nie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglin Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11040782" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Londo&#241;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Viloria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;rez-Buitrago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivid Botina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23135861" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Yngve Hardeberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2168-3204.2023.20.1.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxman Ramamoorthy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Emilia Castro Cartagena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Chatoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Siatou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8050134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thibouw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jbhi.2021.3093007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorthy Luxman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.5.MAAP-132" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bazin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ernesto Martinez&#8209;herrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart&#8209;malfait" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94899-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krebs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart-Malfait" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Camilo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103462" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Restrepo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Zarzycki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Garz&#243;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/24726303211030292" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cendre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Cinotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10082830" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ernesto Martinez-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77145-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamarque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10030795" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02487531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.256" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02739814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.115872" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02407852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Galeano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19214674" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Bi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S. Marzani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Song Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0688-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124217" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0494-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01177825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio E. Martinez Herrera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Emile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-015-0779-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Rastgoo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.02.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF28F5BW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01095834v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildardo Lozano-Vega" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.23.5.053025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chane Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schutze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Sch&#252;tze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130101004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani S. Franck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.10.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00742425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jolivot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2012.08.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00871705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/978289" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790426v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lapayre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aupet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pieralli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-120415" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July A Galeano Z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00586919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2010.07.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638607v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhimli Mitra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjing Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#246;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3156731" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3128/1/012017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04296206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wilfried Sanou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barderot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455135v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2168-3204.2023.20.1.15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00185" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609719v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705688" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02487068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivid Botina-Monsalve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Torres-Madronero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542135" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIP49896.2020.9339249" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02891138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Ansari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meziati Sabour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nakamura" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPROCESS.2019.8868781" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438291v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cendre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Perrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPROCESS.2019.8868595" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547323v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Perrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02487573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91812" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01939130v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Camilo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Touati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zenteno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krebs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Treuillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lucas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benezeth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006721200750082" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01862393v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Milena Perez-Buitrago," TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Tapia-Escalante," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarzycki, Artur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garzon-Reyes, Johnson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68195-5_82" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01861360v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Hernandez-Hoyo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Arias-Munoz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68195-5_81" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01606701v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Massich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ernesto Martinez Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01220320v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karam Eldady" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Flaus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duvillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01095828v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44654-6_39" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688525v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Akka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Emile" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00933833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00986172v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00857927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41184-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837744v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Nouri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003943" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931810v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931813v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzid" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalfallah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selim Bouhlel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824014v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildardo Lozano Vega" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Uhler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772057v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.125" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660978v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#252;tze" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani F. Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boochs Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783992v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638592v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermawan Nugroho" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadzil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889607" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625080v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790466v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639608v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639534v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15387-7_61" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931802v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638586v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639565v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638588v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Huxhagen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Heritage" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472303v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pieralli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wacogne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnans" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pazart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zenteno" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-030-26756-8_13" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26756-8_13" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arsalan Khawaja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Gigilashvili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz &#321;ojewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony George" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s40494-026-02326-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leixin Nie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglin Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11040782" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Londo&#241;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Viloria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;rez-Buitrago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivid Botina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23135861" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Yngve Hardeberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2168-3204.2023.20.1.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thibouw" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jbhi.2021.3093007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxman Ramamoorthy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Emilia Castro Cartagena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Chatoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Siatou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8050134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorthy Luxman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.5.MAAP-132" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bazin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ernesto Martinez&#8209;herrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart&#8209;malfait" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94899-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krebs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart-Malfait" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Camilo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103462" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Restrepo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Zarzycki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Garz&#243;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/24726303211030292" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cendre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Cinotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10082830" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ernesto Martinez-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77145-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamarque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10030795" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02487531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.256" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02739814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.115872" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02407852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Galeano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19214674" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Bi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S. Marzani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Song Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0688-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124217" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0494-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01177825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio E. Martinez Herrera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Emile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-015-0779-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Rastgoo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.02.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF28F5BW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01095834v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildardo Lozano-Vega" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.23.5.053025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chane Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Sch&#252;tze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130101004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani S. Franck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.10.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schutze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00742425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jolivot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2012.08.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00871705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/978289" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790426v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lapayre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aupet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pieralli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-120415" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July A Galeano Z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00586919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2010.07.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhimli Mitra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjing Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#246;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3156731" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3128/1/012017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04296206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wilfried Sanou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barderot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455135v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2168-3204.2023.20.1.15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00185" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609719v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705688" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02891138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Ansari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02487068v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivid Botina-Monsalve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Torres-Madronero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542135" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIP49896.2020.9339249" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Perrot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cendre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Perrot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPROCESS.2019.8868595" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02487573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91812" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meziati Sabour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nakamura" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPROCESS.2019.8868781" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01939130v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Camilo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Touati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zenteno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krebs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Treuillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lucas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benezeth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006721200750082" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01862393v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Milena Perez-Buitrago," TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Tapia-Escalante," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarzycki, Artur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garzon-Reyes, Johnson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68195-5_82" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01861360v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Hernandez-Hoyo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Arias-Munoz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68195-5_81" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01606701v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250955v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Massich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ernesto Martinez Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01220320v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karam Eldady" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Flaus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duvillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01095828v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44654-6_39" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688525v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Akka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Emile" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00933833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00986172v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931810v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837744v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Nouri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003943" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00857927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41184-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931813v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzid" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalfallah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selim Bouhlel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824014v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildardo Lozano Vega" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Uhler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772057v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.125" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660978v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#252;tze" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani F. Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boochs Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783992v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614126v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermawan Nugroho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadzil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889607" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625080v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790466v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639608v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639534v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15387-7_61" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638586v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931802v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639565v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638588v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Huxhagen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Heritage" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472303v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pieralli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wacogne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnans" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pazart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zenteno" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-030-26756-8_13" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26756-8_13" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>