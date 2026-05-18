--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -4495,3435 +4495,3409 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTI beyond relighting: Image analysis for archaeological Oseberg textiles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sony George</w:t>
+                <w:t xml:space="preserve">Toward Numerical Skin Twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th London Imaging Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364692v1</w:t>
+                <w:t xml:space="preserve">hal-05605165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-supervised classification of surfaces using reflectance transformation imaging</w:t>
+                <w:t xml:space="preserve">RTI beyond relighting: Image analysis for archaeological Oseberg textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arsalan Khawaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davit Gigilashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Łojewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sony George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Colour and Visual Computing Symposium 2024 (CVCS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th London Imaging Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom. pp.012017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3128/1/012017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984644v1</w:t>
+                <w:t xml:space="preserve">hal-05364692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic tools for nanoscale metrology and annotations for Deep Learning automation on Electron Microscopy images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+                <w:t xml:space="preserve">Self-supervised classification of surfaces using reflectance transformation imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arsalan Khawaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alamin Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality Control by Artificial Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">12th Colour and Visual Computing Symposium 2024 (CVCS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Gjøvik, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296206v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark Dataset and Evaluation for Best Light Configuration in Reflectance Transformation Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
+                <w:t xml:space="preserve">Semi-automatic tools for nanoscale metrology and annotations for Deep Learning automation on Electron Microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Wilfried Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barderot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiving</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Albi, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455135v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive method for adaptive acquisition in Reflectance Transformation Imaging for cultural heritage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sony George</w:t>
+                <w:t xml:space="preserve">A Benchmark Dataset and Evaluation for Best Light Configuration in Reflectance Transformation Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramamoorthy Luxman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Chatoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1690-1698, </w:t>
+              <w:t xml:space="preserve">Archiving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oslo, France. pp.75-81, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2352/issn.2168-3204.2023.20.1.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455086v1</w:t>
+                <w:t xml:space="preserve">hal-04455135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Set Recognition for Deep Neural Networks-based Underwater Acoustic Target Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haibin Wang</w:t>
+                <w:t xml:space="preserve">An interactive method for adaptive acquisition in Reflectance Transformation Imaging for cultural heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arsalan Khawaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alamin Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1690-1698, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609719v1</w:t>
+                <w:t xml:space="preserve">hal-04455086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating intrinsic image from successive images by solving underdetermined and overdetermined systems of the dichromatic model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+                <w:t xml:space="preserve">Open-Set Recognition for Deep Neural Networks-based Underwater Acoustic Target Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leixin Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Vision &amp; Image Processing (MVIP 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891138v1</w:t>
+                <w:t xml:space="preserve">hal-03609719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of cutaneous leishmaniasis hyperspectral images by means of an inverse modeling procedure</w:t>
+                <w:t xml:space="preserve">Estimating intrinsic image from successive images by solving underdetermined and overdetermined systems of the dichromatic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deivid Botina-Monsalve</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keivan Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Medical Information Processing and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Vision &amp; Image Processing (MVIP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Téhéran, Iran</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487068v1</w:t>
+                <w:t xml:space="preserve">hal-02891138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Cumulant-based Modulation Classification Method for Underwater Acoustic Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of cutaneous leishmaniasis hyperspectral images by means of an inverse modeling procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deivid Botina-Monsalve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Galeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Torres-Madronero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Zarzycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnson Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 5th International Conference on Signal and Image Processing (ICSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nanjing, China. pp.547-551, </w:t>
+              <w:t xml:space="preserve">15th International Symposium on Medical Information Processing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Medelin, Colombia. pp.13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSIP49896.2020.9339249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2542135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609722v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et évaluation de caractéristiques adaptées pour la classification du Lentigo à partir d’images de Microscopie Confocale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Cinotti</w:t>
+                <w:t xml:space="preserve">An Improved Cumulant-based Modulation Classification Method for Underwater Acoustic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leixin Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 5th International Conference on Signal and Image Processing (ICSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nanjing, China. pp.547-551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSIP49896.2020.9339249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547323v1</w:t>
+                <w:t xml:space="preserve">hal-03609722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Schemes for Automated Diagnosis of Lentigo on Confocal Microscopy Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction et évaluation de caractéristiques adaptées pour la classification du Lentigo à partir d’images de Microscopie Confocale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cendre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Cinotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 4th International Conference on Signal and Image Processing (ICSIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438291v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Converting of Endoscopic Images Using Decomposition Theory and Principal Component Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Krebs</w:t>
+                <w:t xml:space="preserve">Two Schemes for Automated Diagnosis of Lentigo on Confocal Microscopy Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computer Science, Engineering and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toronto, Canada. pp.151-159, </w:t>
+              <w:t xml:space="preserve">2019 IEEE 4th International Conference on Signal and Image Processing (ICSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Wuxi, China. pp.143-147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5121/csit.2019.91812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SIPROCESS.2019.8868595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487573v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional State Classification using Pulse Rate Variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Meziati Sabour</w:t>
+                <w:t xml:space="preserve">Color Converting of Endoscopic Images Using Decomposition Theory and Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keivan Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 4th International Conference on Signal and Image Processing (ICSIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SIPROCESS.2019.8868781⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Computer Science, Engineering and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toronto, Canada. pp.151-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5121/csit.2019.91812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438267v1</w:t>
+                <w:t xml:space="preserve">hal-02487573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of H. pylori induced gastric inflammation by diffuse reflectance analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eliette Touati</w:t>
+                <w:t xml:space="preserve">Emotional State Classification using Pulse Rate Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Meziati Sabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Michel</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 4th International Conference on Signal and Image Processing (ICSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Wuxi, China. pp.86-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIPROCESS.2019.8868781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939130v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-channel Geometric Registration of a Multispectral-augmented Endoscopic Prototype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of H. pylori induced gastric inflammation by diffuse reflectance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Camilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Zenteno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Benezeth</w:t>
+                <w:t xml:space="preserve">Eliette Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Taichung, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468210v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-based System for the Quantification of Oxygen in Skin: Proof of Concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Garzon-Reyes, Johnson</w:t>
+                <w:t xml:space="preserve">Dual-channel Geometric Registration of a Multispectral-augmented Endoscopic Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Zenteno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Treuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6th ECCOMAS Thematic Conference on Computational Vision and Medical Image Processing (VipIMAGE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68195-5_82⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.75-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006721200750082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862393v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Tissue Interaction Model for the Analysis of Skin Ulcer Multi-spectral Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LED-based System for the Quantification of Oxygen in Skin: Proof of Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Milena Perez-Buitrago,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro José Tapia-Escalante,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">July Galeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Arias-Munoz</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarzycki, Artur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garzon-Reyes, Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Vision and Medical Image Processing (VipIMAGE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68195-5_81⟩</w:t>
+              <w:t xml:space="preserve"> 6th ECCOMAS Thematic Conference on Computational Vision and Medical Image Processing (VipIMAGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Oct 2017, Porto, Portugal. pp.762-768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68195-5_82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861360v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic Objective Functions for Dichromatic Model Parameters Estimation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Light-Tissue Interaction Model for the Analysis of Skin Ulcer Multi-spectral Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Galeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro José Tapia-Escalante,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Milena Perez-Buitrago,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesid Hernandez-Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Arias-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Image Computing: Techniques and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Vision and Medical Image Processing (VipIMAGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Oct 2017, Porto, Portugal. pp.754-761, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68195-5_81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606701v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Melanoma Lesions Using Sparse Coded Features and Random Forests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quadratic Objective Functions for Dichromatic Model Parameters Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Image Computing: Techniques and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250955v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the Problem of Data Imbalancing for Melanoma Classification</w:t>
+                <w:t xml:space="preserve">Classification of Melanoma Lesions Using Sparse Coded Features and Random Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojdeh Rastgoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Massich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Marzani</w:t>
+                <w:t xml:space="preserve">Johan Massich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250949v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse spectrale de la lumière réfléchie permet de différencier les différentes étapes des lésions inflammatoires de la muqueuse gastrique dans un modèle expérimental d’infection à H. pylori chez la souris (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tackling the Problem of Data Imbalancing for Melanoma Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojdeh Rastgoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Ernesto Martinez Herrera</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Fiette</w:t>
+                <w:t xml:space="preserve">Joan Massich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d'Hépato-Gastroenterologie et d'Oncologie Digestiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Bioimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719683v1</w:t>
+                <w:t xml:space="preserve">hal-01250949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bag of Words Approach for the Classification of Head and Neck Cancers Using Diffuse Reflectance Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse spectrale de la lumière réfléchie permet de différencier les différentes étapes des lésions inflammatoires de la muqueuse gastrique dans un modèle expérimental d’infection à H. pylori chez la souris (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ernesto Martinez Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Karam Eldady</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+                <w:t xml:space="preserve">L. Fiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI workshop (Spectral Analysis in Medical Imaging)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées Francophones d'Hépato-Gastroenterologie et d'Oncologie Digestiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220320v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Relevant Features for Pollen Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildardo Lozano-Vega</w:t>
+                <w:t xml:space="preserve">The Bag of Words Approach for the Classification of Head and Neck Cancers Using Diffuse Reflectance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Karam Eldady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI workshop (Spectral Analysis in Medical Imaging)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095828v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’analyse multispectrale des images endoscopiques de la muqueuse gastrique pour reconnaitre la gastrite inflammatoire et ses différents types : résultats d’une étude préliminaire (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Akka</w:t>
+                <w:t xml:space="preserve">Analysis of Relevant Features for Pollen Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildardo Lozano-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d’Hépato-Gastroenterologie et d’Oncologie Digestive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rhodes, Greece. pp.395-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44654-6_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688525v1</w:t>
+                <w:t xml:space="preserve">hal-01095828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multispectral endoscope to improve the detection of precancerous lesions in digestive gastroendoscopy (Orale)</w:t>
+                <w:t xml:space="preserve">Intérêt de l’analyse multispectrale des images endoscopiques de la muqueuse gastrique pour reconnaitre la gastrite inflammatoire et ses différents types : résultats d’une étude préliminaire (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio E. Martinez Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Akka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goudail</w:t>
+                <w:t xml:space="preserve">Jean-François Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Consortium of the International Conference on Computer Vision, Imaging and Computer Graphics Theory and Application (VISIGRAPP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, XX, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Francophones d’Hépato-Gastroenterologie et d’Oncologie Digestive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933833v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral endoscopy to identify precancerous lesions in gastric mucosa (Orale)</w:t>
+                <w:t xml:space="preserve">Development of a multispectral endoscope to improve the detection of precancerous lesions in digestive gastroendoscopy (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio E. Martinez Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image and Signal Processing ICISP 2014: Image and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cherbourg, France. pp.43-51</w:t>
+              <w:t xml:space="preserve">Doctoral Consortium of the International Conference on Computer Vision, Imaging and Computer Graphics Theory and Application (VISIGRAPP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, XX, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986172v1</w:t>
+                <w:t xml:space="preserve">hal-00933833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized algorithm of image stitching in the case of a multi-modal probe for monitoring the evolution of scars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Treuillet</w:t>
+                <w:t xml:space="preserve">Multispectral endoscopy to identify precancerous lesions in gastric mucosa (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio E. Martinez Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West, BIOS, Advanced Biomedical and Clinical Diagnostic System XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.85721A1-10</w:t>
+              <w:t xml:space="preserve">International Conference on Image and Signal Processing ICISP 2014: Image and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cherbourg, France. pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931810v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour and multispectral imaging for wound healing evaluation in the context of a comparative preclinical study</w:t>
               </w:r>
@@ -7935,141 +7909,141 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Treuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Jolivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging 2013: Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, ake Buena Vista (Orlando Area), Florida, United States. pp.866923, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2003943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Pollen Apertures Using Bag of Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildardo Lozano-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8101,1241 +8075,1254 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Analysis and Processing (ICIAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41184-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic cell nuclei counting: a protocol to acquire images and to compare results between color and multispectral images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Selim Bouhlel</w:t>
+                <w:t xml:space="preserve">An optimized algorithm of image stitching in the case of a multi-modal probe for monitoring the evolution of scars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Treuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pieralli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lapayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West, BIOS, Imaging, Manipulation and Analysis of Biomolecules, Celles and Tissues XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.85871J:1-10</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West, BIOS, Advanced Biomedical and Clinical Diagnostic System XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.85721A1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931813v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketch of an automatic image based pollen detection system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic cell nuclei counting: a protocol to acquire images and to compare results between color and multispectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildardo Lozano Vega</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+                <w:t xml:space="preserve">Mohamed Selim Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Wissenschaftlich-Technische Jahrestagung der DGPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Potsdam, Germany. pp.202-209</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West, BIOS, Imaging, Manipulation and Analysis of Biomolecules, Celles and Tissues XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.85871J:1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824014v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Multispectral Images of Excised Colon Tissue Samples Based on Genetic Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Jolivot</w:t>
+                <w:t xml:space="preserve">Sketch of an automatic image based pollen detection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildardo Lozano Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Uhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Colour and Multispectral Imaging of the international conference on Signal Image Technology &amp; Internet Based Systems (SITIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32. Wissenschaftlich-Technische Jahrestagung der DGPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Potsdam, Germany. pp.202-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772057v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérage précis de caméras multispectrales et de scanners 3D pour le recalage de données multicapteurs appliqué à l'étude du patrimoine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of Multispectral Images of Excised Colon Tissue Samples Based on Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Galeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Jolivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Colour and Multispectral Imaging of the international conference on Signal Image Technology &amp; Internet Based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Italy. pp.833 - 838, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2012.125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660978v1</w:t>
+                <w:t xml:space="preserve">hal-00772057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asserting the Precise Position of 3D and Multispectral Acquisition Systems for Multisensor Registration Applied to Cultural Heritage Analysis</w:t>
+                <w:t xml:space="preserve">Repérage précis de caméras multispectrales et de scanners 3D pour le recalage de données multicapteurs appliqué à l'étude du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schütze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzani F. Fachhochschule Mainz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boochs Fachhochschule Mainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Multimedia Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Klagenfurt, Austria. pp.597-608</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783992v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a 2D multispectral camera: application to dermatology/cosmetology on a population covering five skin phototypes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Fadzil</w:t>
+                <w:t xml:space="preserve">Asserting the Precise Position of 3D and Multispectral Acquisition Systems for Multisensor Registration Applied to Cultural Heritage Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schütze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics, SPIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Multimedia Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Klagenfurt, Austria. pp.597-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614126v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Spatial processing and knowledge Processing through the Semantic Web Stack</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+                <w:t xml:space="preserve">Validation of a 2D multispectral camera: application to dermatology/cosmetology on a population covering five skin phototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Jolivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermawan Nugroho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fadzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geospatial Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics, SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. pp.Proc. SPIE 8087, 808729, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.889607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625080v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of human skin hyper-spectral images by non-negative matrix factorization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Marzani</w:t>
+                <w:t xml:space="preserve">Integration of Spatial processing and knowledge Processing through the Semantic Web Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Mexican International Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Puebla, Mexico. pp.431-442</w:t>
+              <w:t xml:space="preserve">International Conference on Geospatial Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp. 200-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790466v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative Image Flow in Collaborative Medical Telediagnosis Environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+                <w:t xml:space="preserve">Analysis of human skin hyper-spectral images by non-negative matrix factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July A Galeano Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Jolivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCSCWD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">10th Mexican International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Puebla, Mexico. pp.431-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638592v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchaeoKM: Realizing Knowledge of the Archaeologists</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+                <w:t xml:space="preserve">Adaptative Image Flow in Collaborative Medical Telediagnosis Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lapayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Von Handaufmaß bis High Tech III, BTU Cottbus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Cottbus, Germany</w:t>
+              <w:t xml:space="preserve">CCSCWD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639608v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Geospatial Analyses for Semantic Reasoning</w:t>
+                <w:t xml:space="preserve">ArchaeoKM: Realizing Knowledge of the Archaeologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Karmacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
@@ -9353,283 +9340,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Von Handaufmaß bis High Tech III, BTU Cottbus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Cottbus, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15387-7_61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00639534v1</w:t>
+                <w:t xml:space="preserve">hal-00639608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separation on hyperspectral cube applied to dermatology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Jolivot</w:t>
+                <w:t xml:space="preserve">Use of Geospatial Analyses for Semantic Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck S. Marzani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vabres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cardiff, United Kingdom. pp.576-586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15387-7_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638586v1</w:t>
+                <w:t xml:space="preserve">hal-00639534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some optical methods for cutaneous diagnostic help - Focus on multispectral imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Marzani</w:t>
+                <w:t xml:space="preserve">Integration of Spatial Technologies and Semantic Web Technologies for Industrial Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE E_Medisys Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Fez, Morocco</w:t>
+              <w:t xml:space="preserve">WEBIST 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.75-80, ISBN: 978-989-674-025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931802v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Spatial Technologies and Semantic Web Technologies for Industrial Archaeology</w:t>
+                <w:t xml:space="preserve">ArchaeoKM: Managing Archaeological data through Archaeological Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Karmacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
@@ -9647,425 +9673,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.75-80, ISBN: 978-989-674-025</w:t>
+              <w:t xml:space="preserve">Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Granada, Spain. pp.Francisco Contreras &amp; Fc0. Javier Melero (Editors)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639565v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchaeoKM: Managing Archaeological data through Archaeological Knowledge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+                <w:t xml:space="preserve">Some optical methods for cutaneous diagnostic help - Focus on multispectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Granada, Spain. pp.Francisco Contreras &amp; Fc0. Javier Melero (Editors)</w:t>
+              <w:t xml:space="preserve">IEEE E_Medisys Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Fez, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639597v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of high resolution spatial and spectral data acquisition systems to provide complementary datasets for cultural heritage applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source separation on hyperspectral cube applied to dermatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhimli Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Jolivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, San Jose, United States. pp.75310L-1, 75310L-9</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, San Diego, United States. pp.762431-1, 762431-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638588v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integration of high resolution spatial and spectral data acquisition systems to provide complementary datasets for cultural heritage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Huxhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alamin Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Jose, United States. pp.75310L-1, 75310L-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collaborative platform for skin cancer screening and associated optical fibered probe for diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pieralli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wacogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singaporean-French IPAL Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10075,91 +10170,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Spectral Calibration of a Multispectral-Augmented Endoscopic Prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zenteno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Treuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10168,97 +10263,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISIGRAPP 2018 : Computer Vision, Imaging and Computer Graphics Theory and Applications. Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 997, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer, Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.262-280, 2019, Communications in Computer and Information Science book series (CCIS), 978-3-030-26755-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-26756-8_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10405,51 +10500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arsalan Khawaja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Gigilashvili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz &#321;ojewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony George" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s40494-026-02326-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leixin Nie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglin Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11040782" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Londo&#241;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Viloria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;rez-Buitrago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivid Botina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23135861" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Yngve Hardeberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2168-3204.2023.20.1.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thibouw" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jbhi.2021.3093007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxman Ramamoorthy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Emilia Castro Cartagena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Chatoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Siatou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8050134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorthy Luxman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.5.MAAP-132" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bazin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ernesto Martinez&#8209;herrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart&#8209;malfait" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94899-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krebs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart-Malfait" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Camilo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103462" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Restrepo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Zarzycki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Garz&#243;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/24726303211030292" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cendre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Cinotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10082830" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ernesto Martinez-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77145-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamarque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10030795" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02487531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.256" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02739814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.115872" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02407852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Galeano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19214674" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Bi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S. Marzani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Song Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0688-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124217" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0494-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01177825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio E. Martinez Herrera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Emile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-015-0779-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Rastgoo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.02.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF28F5BW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01095834v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildardo Lozano-Vega" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.23.5.053025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chane Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Sch&#252;tze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130101004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani S. Franck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.10.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schutze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00742425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jolivot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2012.08.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00871705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/978289" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790426v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lapayre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aupet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pieralli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-120415" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July A Galeano Z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00586919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2010.07.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhimli Mitra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjing Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#246;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3156731" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3128/1/012017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04296206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wilfried Sanou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barderot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455135v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2168-3204.2023.20.1.15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00185" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609719v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705688" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02891138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Ansari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02487068v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivid Botina-Monsalve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Torres-Madronero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542135" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIP49896.2020.9339249" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Perrot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cendre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Perrot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPROCESS.2019.8868595" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02487573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91812" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meziati Sabour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nakamura" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPROCESS.2019.8868781" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01939130v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Camilo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Touati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zenteno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krebs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Treuillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lucas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benezeth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006721200750082" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01862393v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Milena Perez-Buitrago," TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Tapia-Escalante," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarzycki, Artur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garzon-Reyes, Johnson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68195-5_82" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01861360v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Hernandez-Hoyo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Arias-Munoz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68195-5_81" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01606701v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250955v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Massich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ernesto Martinez Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01220320v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karam Eldady" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Flaus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duvillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01095828v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44654-6_39" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688525v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Akka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Emile" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00933833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00986172v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931810v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837744v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Nouri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003943" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00857927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41184-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931813v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzid" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalfallah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selim Bouhlel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824014v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildardo Lozano Vega" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Uhler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772057v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.125" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660978v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#252;tze" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani F. Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boochs Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783992v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614126v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermawan Nugroho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadzil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889607" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625080v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790466v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639608v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639534v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15387-7_61" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638586v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931802v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639565v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638588v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Huxhagen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Heritage" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472303v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pieralli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wacogne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnans" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pazart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zenteno" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-030-26756-8_13" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26756-8_13" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arsalan Khawaja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Gigilashvili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz &#321;ojewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony George" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s40494-026-02326-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leixin Nie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglin Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11040782" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Londo&#241;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Viloria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;rez-Buitrago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivid Botina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23135861" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Yngve Hardeberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2168-3204.2023.20.1.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thibouw" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jbhi.2021.3093007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxman Ramamoorthy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Emilia Castro Cartagena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Chatoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Siatou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8050134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorthy Luxman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.5.MAAP-132" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bazin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ernesto Martinez&#8209;herrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart&#8209;malfait" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94899-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krebs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart-Malfait" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Camilo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103462" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Restrepo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Zarzycki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Garz&#243;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/24726303211030292" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cendre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Cinotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10082830" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ernesto Martinez-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77145-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamarque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10030795" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02487531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.256" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02739814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.115872" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02407852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Galeano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19214674" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Bi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S. Marzani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Song Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0688-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124217" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0494-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01177825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio E. Martinez Herrera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Emile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-015-0779-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Rastgoo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.02.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF28F5BW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01095834v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildardo Lozano-Vega" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.23.5.053025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chane Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Sch&#252;tze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130101004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani S. Franck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.10.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schutze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00742425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jolivot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2012.08.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00871705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/978289" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790426v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lapayre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aupet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pieralli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-120415" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July A Galeano Z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00586919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2010.07.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhimli Mitra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjing Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#246;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3156731" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05605165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3128/1/012017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04296206v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wilfried Sanou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barderot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2168-3204.2023.20.1.15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00185" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609719v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705688" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02891138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Ansari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02487068v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivid Botina-Monsalve" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Torres-Madronero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542135" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609722v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIP49896.2020.9339249" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547323v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Perrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438291v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cendre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Perrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPROCESS.2019.8868595" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02487573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91812" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438267v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meziati Sabour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nakamura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPROCESS.2019.8868781" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01939130v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Camilo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Touati" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02468210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zenteno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krebs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Treuillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lucas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benezeth" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006721200750082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01862393v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Milena Perez-Buitrago," TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Tapia-Escalante," TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarzycki, Artur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garzon-Reyes, Johnson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68195-5_82" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01861360v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Hernandez-Hoyo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Arias-Munoz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68195-5_81" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01606701v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250955v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Massich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719683v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ernesto Martinez Herrera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01220320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karam Eldady" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Flaus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duvillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01095828v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44654-6_39" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688525v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Akka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Emile" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00933833v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00986172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837744v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Nouri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003943" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00857927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41184-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931810v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931813v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzid" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalfallah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selim Bouhlel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824014v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildardo Lozano Vega" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Uhler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772057v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.125" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660978v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#252;tze" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani F. Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boochs Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783992v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614126v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermawan Nugroho" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadzil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889607" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625080v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790466v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638592v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639608v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639534v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15387-7_61" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639565v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931802v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638586v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638588v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Huxhagen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Heritage" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472303v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pieralli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wacogne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnans" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pazart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438392v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zenteno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-030-26756-8_13" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26756-8_13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>