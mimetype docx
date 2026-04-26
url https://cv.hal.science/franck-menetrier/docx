--- v0 (2026-03-09)
+++ v1 (2026-04-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -350,83 +350,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Activity, Localization and Regulation of Odorant Metabolizing Enzymes in the Newborn Rabbit: New Highlights on the Mammary Pheromone Nasal Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Steyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 45th Annual Meeting - Association for Chemoreception Sciences (AChemS XLV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bonita Springs, FL, United States. pp.bjad029.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Role of human metabolizing enzymes in food perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -445,512 +570,387 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORTHEM Food Science Lab Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical subcellular fractionation of microglial BV-2 cells with peroxisomal beta-oxidation defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Tahri-Joutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Raas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gondcaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (1), pp.44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00418-025-02372-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and Cellular Characterization of the Glutathione Transferases Involved in the Olfactory Metabolism of the Mammary Pheromone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (44), pp.24724-24735. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c07000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity, Localization and Regulation of Odorant Metabolizing Enzymes in the Newborn Rabbit: New Highlights on the Mammary Pheromone Nasal Metabolism</w:t>
-[...123 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Impact of aldehyde dehydrogenases and aldo-keto reductases in human olfactory peri-receptor events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1246,90 +1246,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the glutathione transferases involved in the olfactory metabolism of the mammary pheromone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1371,51 +1371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aldehyde dehydrogenases and aldo-keto reductases on human olfactory peri-receptor events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1496,51 +1496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of rat glutathione transferases in olfactory mucus and epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1653,51 +1653,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of rat glutathione transferases in olfactory mucus and epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1954,51 +1954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chaloyard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri-Joutey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hamer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tevel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gondcaille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-025-02372-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Saliou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghzaiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Maaloul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Namsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Yammine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chavanne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chaloyard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611500v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri-Joutey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hamer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tevel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gondcaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-025-02372-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Saliou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghzaiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Maaloul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Namsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Yammine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chavanne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>