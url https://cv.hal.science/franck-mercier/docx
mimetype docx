--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1336,190 +1336,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'énigme de la Vauderie de Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boltanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">SISMEL edizioni del Galluzzo, 2015, 978-88-8450-659-7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01699325v1</w:t>
+                <w:t xml:space="preserve">halshs-01696484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bataille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Boltanski</w:t>
+                <w:t xml:space="preserve">L'énigme de la Vauderie de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2015</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ostorero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SISMEL edizioni del Galluzzo, 2015, 978-88-8450-659-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01696484v1</w:t>
+                <w:t xml:space="preserve">halshs-01699325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le salut par les armes</w:t>
               </w:r>
@@ -2716,51 +2716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884541v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728952v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491945v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Boudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ostorero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ros&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03157975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Freitas Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884541v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728952v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491945v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Boudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ostorero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ros&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03157975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Freitas Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>