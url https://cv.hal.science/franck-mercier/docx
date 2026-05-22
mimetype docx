--- v1 (2026-04-12)
+++ v2 (2026-05-22)
@@ -66,581 +66,650 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir d'Etat devant l'éternité. Lit de justice contre le duc d'Alençon (1458)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, p. 76-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent-Langlois, Stéphanie, Trésors enluminés de la Bretagne au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.216-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02466596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le salut en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (3), pp.737-771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01884541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diable à Lisieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26, pp.256-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00728952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une parodie de la présence réelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection des études augustiniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (2), pp.1001-1017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00491945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de la Vauderie d'Arras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86, pp.595-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00491942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membra diaboli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13, pp.181-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00421604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux sources du sabbat. Lectures croisées de l'Imaginaire du sabbat. Edition critique des textes les plus anciens (1430 ca-1440 ca.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrice Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ostorero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42, pp.153-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03305035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -650,1698 +719,2568 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">'Des choses qui surmontent la puissance des anges'. La défense de la toute-puissance divine dans le Traité du crime de vauderie de Jean Tinctor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser avec les démons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Orléans, France. pp.121-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01699346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [à La bataille : du fait d'armes au combat idéologique, XIe-XIXe siècle]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Boltanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bataille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Rennes, France. pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01696597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépulcre d'un peuple&amp;quot; ou naissance d'un prince?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bataille : du fait d'armes au combat idéologique XIe-XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France. pp.65-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01699339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le siège et la destruction de Dinant par les armées des ducs Valois de Bourgogne (août 1466)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bataille : du fait d'armes au combat idéologique (XIe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00761373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distance du Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs et justice : écarts et proximités entre société et monde judiciaire du Moyen Age au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Angers, France. pp.103-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00618512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un prince du sang devant le tribunal de &amp;quot;l'opinion publique&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'exprimer en temps de troubles : conflits, opinion(s) et politisation du Moyen Age au début du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Le Mans, France. pp.147-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00659713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La noblesse contre les sorcières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noblesse et orthodoxie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Rennes, France. pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00582349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre l'invention du sabbat. Le De synagoga demonum d'Humbert de Costa (vers 1470), le premier traité contre la chasse aux sorcières?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ostorero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SISMEL - Edizioni del Galluzzo, Micrologus Library (132), 2026, 978-88-9290-454-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero della Francesca. Une conversion du regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions EHESS, 358 p., 2021, 978-2-7132-2859-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03150220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux marges de l'hérésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rosé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 378 p., 2017, 978-2-7535-5904-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énigme de la Vauderie de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ostorero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SISMEL edizioni del Galluzzo, 2015, 978-88-8450-659-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01699325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Boltanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01696484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salut par les armes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lagadec</w:t>
+                <w:t xml:space="preserve">Ariane Boltanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2015</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 302 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">SISMEL edizioni del Galluzzo, 2015, 978-88-8450-659-7</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00582344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vauderie d'Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.413-XII, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00421603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des pouvoirs locaux et des tribunaux laïcs dans la chasse aux sorcières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Gualdé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sorcières!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Châteaux de ducs de Bretagne, p. 180-181, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines de la chasse aux sorcières. Vauderie et sabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Gualdé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sorcières!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Château des ducs de Bretagne, p. 168-179, 2026, 978-2-4881106-00-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résister à la chasse aux sorcières. Le De synagoga demonum d'Humbert de Costa (o. carm), c. 1470</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ostorero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Ostorero, S. Parent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contester l'Inquisition (XIIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PuR, p. 191-208, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limiter l'hérésie? Un discours de résistance face à l'Inquisition et au sabbat des sorcières. Le Tractatus de heresi d'Ambroise de Vignate (vers 1468)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Ostorero, S. Parent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contester l'Inquisition (XIIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PuR, p. 175-190, 2024, 978-2-7535-9707-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿ Un desafío a lo imposible ? El vuelo mágico de la brujas en el siglo XV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabián Alejandro Campagne; Constanza Cavallero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Furor Satanae : representaciones y figuras del adversario en la Europa moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Miño y Dávila editores, pp.79-112, 2023, 978-84-19830-22-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04325964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au service du diable? La fascination de la sorcière dans la peinture et la gravure (XVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Vankan, J. De Vos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diableries! Les rapports de l'homme au Malin du XIIe au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trema (Province de Namur), p. 135-161, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps politique du prince. Une singularité médiévale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gangloff, G. Gorre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps des souverains dans les mondes hellénistiques et romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PuR, p. 19-32, 2022, 978-2-7535-8648-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Université de Paris face à la sorcellerie démoniaque et à la magie au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ostorero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cavina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'universita davanti alla stregoneria in Europa tra medioevo ed eta moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il Mulino, p. 239-257, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The &amp;quot;Waldensian Sect&amp;quot;: Heresy and Witchcraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ostorero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Benedetti, E. Cameron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A companion to The Waldenses in the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, p. 394-421, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorcellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.877-883, 2021, 978-2-02-146035-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03388453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un homme plein du diable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges de l'hérésie: inventions, formes et usages polémiques de l'accusation d'hérésie au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2017, 978-2-7535-5904-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une marginalisation de l'hérésie ? [conclusion à Aux marges de l'hérésie: inventions, formes et usages polémiques de l'accusation d'hérésie au Moyen Âge]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rosé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges de l'hérésie: inventions, formes et usages polémiques de l'accusation d'hérésie au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.353-364, 2017, 978-2-7535-5904-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [à Aux marges de l'hérésie: inventions, formes et usages polémiques de l'accusation d'hérésie au Moyen Âge]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rosé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges de l'hérésie: inventions, formes et usages polémiques de l'accusation d'hérésie au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-15, 2017, 978-2-7535-5904-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Conclusion. Vers une marginalisation de l’hérésie ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rosé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MERCIER Franck et ROSÉ Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux Marges de l’hérésie. Inventions formes et usages de l’accusation d’hérésie au Moyen Âge,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.353-364, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rosé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MERCIER Franck et ROSÉ Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux Marges de l’hérésie. Inventions formes et usages de l’accusation d’hérésie au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-15, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un spectaculaire trompe-l’œil rituel : le lit de justice de Vendôme et le procès pour crime de lèse-majesté de Jean d’Alençon (1456-1458)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucien Faggion; Laure Verdon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rite, justice et pouvoirs : France-Italie, XIVe-XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.189-202, 2012, 978-2-85399-838-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01699334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vauderie de Lyon a-t-elle eu lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chasses aux sorcières et démonologie. Entre discours et pratiques (XIVe - XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. del galluzzo, pp.27-44, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00624064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essor de la sorcellerie au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DE CEVINS, Marie-Madeleine ; MATZ, Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures et dynamiques religieuses dans les sociétés de l'Occident latin (1179-1449)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 399-407, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La torture en procès : construction et justification d'une violence &amp;quot;légale&amp;quot; dans le cadre de la chasse aux sorcières (XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La violence et le judiciaire : discours, perceptions, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.175-185, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00421600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2351,225 +3290,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts médiévaux de la grande chasse aux sorcières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, p. 38-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00537274v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-03157975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2716,51 +3535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884541v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728952v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491945v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Boudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ostorero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ros&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03157975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Freitas Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05603932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466596v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491945v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Boudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ostorero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699346v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05603953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ros&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05603879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05603866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05603889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05603899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05603825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05603912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05603811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05603841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822862v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>